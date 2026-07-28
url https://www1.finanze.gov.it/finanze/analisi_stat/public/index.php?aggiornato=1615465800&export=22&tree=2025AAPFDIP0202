--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -215,54 +215,54 @@
   <si>
     <t>Detrazioni per carichi di famiglia</t>
   </si>
   <si>
     <t>Detrazioni per redditi di lavoro dipendente, pensione e redditi assimilati</t>
   </si>
   <si>
     <t>Detrazione oneri sez. I del quadro RP</t>
   </si>
   <si>
     <t>Detrazioni per spese recupero patrimonio edilizio (sez. III-A del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per interventi finalizzati al risparmio energetico (sez. IV del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per canoni di locazione e affitto terreni (sez. V del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni arredo, giovani coppie, IVA acquisto abit. classe A/B e altre spese (sez.III C quadro RP)</t>
   </si>
   <si>
     <t>Detrazione comparto sicurezza e difesa (sez. VI del quadro RC)</t>
   </si>
   <si>
-    <t>Oneri sez. VI del quadro RP</t>
+    <t>Altre detrazioni e crediti d'imposta</t>
   </si>
   <si>
-    <t>Altre detrazioni e crediti d'imposta</t>
+    <t>Oneri sez. VI del quadro RP</t>
   </si>
   <si>
     <t>Residuo detrazione Start-up periodi precedenti</t>
   </si>
   <si>
     <t>Detrazione investimenti start up</t>
   </si>
   <si>
     <t>Totale spese sanitarie, spese sanitarie per portatori di handicap e acquisto cani guida</t>
   </si>
   <si>
     <t>interessi mutui ipotecari abitazione principale stipulati ante 31/12/21</t>
   </si>
   <si>
     <t>interessi mutui ipotecari abitazione principale stipulati post 31/12/21</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari altri immobili</t>
   </si>
   <si>
     <t>Interessi mutui recupero edilizio</t>
   </si>
   <si>
     <t>Interessi mutui costruzione abitazione principale</t>
   </si>
@@ -6910,67 +6910,67 @@
       </c>
       <c r="ER15" s="2">
         <v>8</v>
       </c>
       <c r="ES15" s="5">
         <v>0.27</v>
       </c>
       <c r="ET15" s="2">
         <v>0</v>
       </c>
       <c r="EU15" s="2">
         <v>0</v>
       </c>
       <c r="EV15" s="5">
         <v>0.0</v>
       </c>
       <c r="EW15" s="2">
         <v>0</v>
       </c>
       <c r="EX15" s="2">
         <v>0</v>
       </c>
       <c r="EY15" s="5">
         <v>0.0</v>
       </c>
-      <c r="EZ15" s="2">
-[...5 lines deleted...]
-      <c r="FB15" s="5">
+      <c r="EZ15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FA15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FB15" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="FC15" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD15" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE15" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="FF15" s="2">
         <v>0</v>
       </c>
       <c r="FG15" s="2">
         <v>0</v>
       </c>
       <c r="FH15" s="5">
         <v>0.0</v>
       </c>
       <c r="FI15" s="2">
         <v>0</v>
       </c>
       <c r="FJ15" s="2">
         <v>0</v>
       </c>
       <c r="FK15" s="5">
         <v>0.0</v>
       </c>
       <c r="FL15" s="2">
         <v>179</v>
       </c>
       <c r="FM15" s="2">
         <v>110</v>
       </c>
@@ -7702,66 +7702,66 @@
       <c r="ER16" s="2">
         <v>15</v>
       </c>
       <c r="ES16" s="5">
         <v>0.07</v>
       </c>
       <c r="ET16" s="2">
         <v>542</v>
       </c>
       <c r="EU16" s="2">
         <v>166</v>
       </c>
       <c r="EV16" s="5">
         <v>0.31</v>
       </c>
       <c r="EW16" s="2">
         <v>71</v>
       </c>
       <c r="EX16" s="2">
         <v>9</v>
       </c>
       <c r="EY16" s="5">
         <v>0.13</v>
       </c>
       <c r="EZ16" s="2">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="FA16" s="2">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="FB16" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="FC16" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD16" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE16" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.97</v>
       </c>
       <c r="FF16" s="2">
         <v>0</v>
       </c>
       <c r="FG16" s="2">
         <v>0</v>
       </c>
       <c r="FH16" s="5">
         <v>0.0</v>
       </c>
       <c r="FI16" s="2">
         <v>0</v>
       </c>
       <c r="FJ16" s="2">
         <v>0</v>
       </c>
       <c r="FK16" s="5">
         <v>0.0</v>
       </c>
       <c r="FL16" s="2">
         <v>16227</v>
       </c>
       <c r="FM16" s="2">
         <v>10231</v>
       </c>
@@ -8493,66 +8493,66 @@
       <c r="ER17" s="2">
         <v>8</v>
       </c>
       <c r="ES17" s="5">
         <v>0.14</v>
       </c>
       <c r="ET17" s="2" t="s">
         <v>107</v>
       </c>
       <c r="EU17" s="2" t="s">
         <v>107</v>
       </c>
       <c r="EV17" s="5" t="s">
         <v>107</v>
       </c>
       <c r="EW17" s="2">
         <v>226</v>
       </c>
       <c r="EX17" s="2">
         <v>67</v>
       </c>
       <c r="EY17" s="5">
         <v>0.3</v>
       </c>
       <c r="EZ17" s="2">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="FA17" s="2">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="FB17" s="5">
+        <v>1.55</v>
+      </c>
+      <c r="FC17" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD17" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE17" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.55</v>
       </c>
       <c r="FF17" s="2">
         <v>0</v>
       </c>
       <c r="FG17" s="2">
         <v>0</v>
       </c>
       <c r="FH17" s="5">
         <v>0.0</v>
       </c>
       <c r="FI17" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FJ17" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FK17" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FL17" s="2">
         <v>11502</v>
       </c>
       <c r="FM17" s="2">
         <v>7048</v>
       </c>
@@ -10074,67 +10074,67 @@
       </c>
       <c r="ER19" s="2">
         <v>11</v>
       </c>
       <c r="ES19" s="5">
         <v>0.14</v>
       </c>
       <c r="ET19" s="2">
         <v>483</v>
       </c>
       <c r="EU19" s="2">
         <v>168</v>
       </c>
       <c r="EV19" s="5">
         <v>0.35</v>
       </c>
       <c r="EW19" s="2">
         <v>32</v>
       </c>
       <c r="EX19" s="2">
         <v>14</v>
       </c>
       <c r="EY19" s="5">
         <v>0.44</v>
       </c>
-      <c r="EZ19" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC19" s="2">
+      <c r="EZ19" s="2">
         <v>44</v>
       </c>
-      <c r="FD19" s="2">
+      <c r="FA19" s="2">
         <v>31</v>
       </c>
-      <c r="FE19" s="5">
+      <c r="FB19" s="5">
         <v>0.71</v>
+      </c>
+      <c r="FC19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE19" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF19" s="2">
         <v>0</v>
       </c>
       <c r="FG19" s="2">
         <v>0</v>
       </c>
       <c r="FH19" s="5">
         <v>0.0</v>
       </c>
       <c r="FI19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FJ19" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FK19" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FL19" s="2">
         <v>15407</v>
       </c>
       <c r="FM19" s="2">
         <v>9426</v>
       </c>
@@ -10866,66 +10866,66 @@
       <c r="ER20" s="2">
         <v>8</v>
       </c>
       <c r="ES20" s="5">
         <v>0.15</v>
       </c>
       <c r="ET20" s="2">
         <v>491</v>
       </c>
       <c r="EU20" s="2">
         <v>165</v>
       </c>
       <c r="EV20" s="5">
         <v>0.34</v>
       </c>
       <c r="EW20" s="2">
         <v>40</v>
       </c>
       <c r="EX20" s="2">
         <v>21</v>
       </c>
       <c r="EY20" s="5">
         <v>0.52</v>
       </c>
       <c r="EZ20" s="2">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="FA20" s="2">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="FB20" s="5">
+        <v>0.53</v>
+      </c>
+      <c r="FC20" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD20" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE20" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.53</v>
       </c>
       <c r="FF20" s="2">
         <v>0</v>
       </c>
       <c r="FG20" s="2">
         <v>0</v>
       </c>
       <c r="FH20" s="5">
         <v>0.0</v>
       </c>
       <c r="FI20" s="2">
         <v>0</v>
       </c>
       <c r="FJ20" s="2">
         <v>0</v>
       </c>
       <c r="FK20" s="5">
         <v>0.0</v>
       </c>
       <c r="FL20" s="2">
         <v>20274</v>
       </c>
       <c r="FM20" s="2">
         <v>12863</v>
       </c>
@@ -11656,67 +11656,67 @@
       </c>
       <c r="ER21" s="2">
         <v>26</v>
       </c>
       <c r="ES21" s="5">
         <v>0.07</v>
       </c>
       <c r="ET21" s="2">
         <v>509</v>
       </c>
       <c r="EU21" s="2">
         <v>156</v>
       </c>
       <c r="EV21" s="5">
         <v>0.31</v>
       </c>
       <c r="EW21" s="2">
         <v>33</v>
       </c>
       <c r="EX21" s="2">
         <v>15</v>
       </c>
       <c r="EY21" s="5">
         <v>0.44</v>
       </c>
-      <c r="EZ21" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC21" s="2">
+      <c r="EZ21" s="2">
         <v>68</v>
       </c>
-      <c r="FD21" s="2">
+      <c r="FA21" s="2">
         <v>67</v>
       </c>
-      <c r="FE21" s="5">
+      <c r="FB21" s="5">
         <v>0.99</v>
+      </c>
+      <c r="FC21" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD21" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE21" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FG21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FH21" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FI21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FJ21" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FK21" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FL21" s="2">
         <v>28784</v>
       </c>
       <c r="FM21" s="2">
         <v>18230</v>
       </c>
@@ -12448,66 +12448,66 @@
       <c r="ER22" s="2">
         <v>47</v>
       </c>
       <c r="ES22" s="5">
         <v>0.13</v>
       </c>
       <c r="ET22" s="2">
         <v>520</v>
       </c>
       <c r="EU22" s="2">
         <v>175</v>
       </c>
       <c r="EV22" s="5">
         <v>0.34</v>
       </c>
       <c r="EW22" s="2">
         <v>57</v>
       </c>
       <c r="EX22" s="2">
         <v>31</v>
       </c>
       <c r="EY22" s="5">
         <v>0.54</v>
       </c>
       <c r="EZ22" s="2">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="FA22" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="FB22" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="FC22" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD22" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE22" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="FF22" s="2">
         <v>0</v>
       </c>
       <c r="FG22" s="2">
         <v>0</v>
       </c>
       <c r="FH22" s="5">
         <v>0.0</v>
       </c>
       <c r="FI22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FJ22" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FK22" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FL22" s="2">
         <v>31530</v>
       </c>
       <c r="FM22" s="2">
         <v>20195</v>
       </c>
@@ -13238,67 +13238,67 @@
       </c>
       <c r="ER23" s="2">
         <v>146</v>
       </c>
       <c r="ES23" s="5">
         <v>0.17</v>
       </c>
       <c r="ET23" s="2">
         <v>1203</v>
       </c>
       <c r="EU23" s="2">
         <v>364</v>
       </c>
       <c r="EV23" s="5">
         <v>0.3</v>
       </c>
       <c r="EW23" s="2">
         <v>162</v>
       </c>
       <c r="EX23" s="2">
         <v>89</v>
       </c>
       <c r="EY23" s="5">
         <v>0.55</v>
       </c>
-      <c r="EZ23" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC23" s="2">
+      <c r="EZ23" s="2">
         <v>140</v>
       </c>
-      <c r="FD23" s="2">
+      <c r="FA23" s="2">
         <v>131</v>
       </c>
-      <c r="FE23" s="5">
+      <c r="FB23" s="5">
         <v>0.94</v>
+      </c>
+      <c r="FC23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE23" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF23" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FG23" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FH23" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FI23" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FJ23" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FK23" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FL23" s="2">
         <v>86263</v>
       </c>
       <c r="FM23" s="2">
         <v>53776</v>
       </c>
@@ -14029,67 +14029,67 @@
       </c>
       <c r="ER24" s="2">
         <v>184</v>
       </c>
       <c r="ES24" s="5">
         <v>0.19</v>
       </c>
       <c r="ET24" s="2">
         <v>1369</v>
       </c>
       <c r="EU24" s="2">
         <v>446</v>
       </c>
       <c r="EV24" s="5">
         <v>0.33</v>
       </c>
       <c r="EW24" s="2">
         <v>159</v>
       </c>
       <c r="EX24" s="2">
         <v>90</v>
       </c>
       <c r="EY24" s="5">
         <v>0.56</v>
       </c>
-      <c r="EZ24" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC24" s="2">
+      <c r="EZ24" s="2">
         <v>136</v>
       </c>
-      <c r="FD24" s="2">
+      <c r="FA24" s="2">
         <v>94</v>
       </c>
-      <c r="FE24" s="5">
+      <c r="FB24" s="5">
         <v>0.69</v>
+      </c>
+      <c r="FC24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD24" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE24" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF24" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FG24" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FH24" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FI24" s="2">
         <v>0</v>
       </c>
       <c r="FJ24" s="2">
         <v>0</v>
       </c>
       <c r="FK24" s="5">
         <v>0.0</v>
       </c>
       <c r="FL24" s="2">
         <v>96850</v>
       </c>
       <c r="FM24" s="2">
         <v>60968</v>
       </c>
@@ -14821,66 +14821,66 @@
       <c r="ER25" s="2">
         <v>1890</v>
       </c>
       <c r="ES25" s="5">
         <v>0.14</v>
       </c>
       <c r="ET25" s="2">
         <v>2361</v>
       </c>
       <c r="EU25" s="2">
         <v>719</v>
       </c>
       <c r="EV25" s="5">
         <v>0.3</v>
       </c>
       <c r="EW25" s="2">
         <v>215</v>
       </c>
       <c r="EX25" s="2">
         <v>122</v>
       </c>
       <c r="EY25" s="5">
         <v>0.57</v>
       </c>
       <c r="EZ25" s="2">
+        <v>249</v>
+      </c>
+      <c r="FA25" s="2">
+        <v>209</v>
+      </c>
+      <c r="FB25" s="5">
+        <v>0.84</v>
+      </c>
+      <c r="FC25" s="2">
         <v>8</v>
       </c>
-      <c r="FA25" s="2">
+      <c r="FD25" s="2">
         <v>8</v>
       </c>
-      <c r="FB25" s="5">
+      <c r="FE25" s="5">
         <v>0.97</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.84</v>
       </c>
       <c r="FF25" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FG25" s="2" t="s">
         <v>107</v>
       </c>
       <c r="FH25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="FI25" s="2">
         <v>6</v>
       </c>
       <c r="FJ25" s="2">
         <v>1</v>
       </c>
       <c r="FK25" s="5">
         <v>0.25</v>
       </c>
       <c r="FL25" s="2">
         <v>175799</v>
       </c>
       <c r="FM25" s="2">
         <v>117634</v>
       </c>
@@ -15612,66 +15612,66 @@
       <c r="ER26" s="2">
         <v>11519</v>
       </c>
       <c r="ES26" s="5">
         <v>0.2</v>
       </c>
       <c r="ET26" s="2">
         <v>6131</v>
       </c>
       <c r="EU26" s="2">
         <v>1888</v>
       </c>
       <c r="EV26" s="5">
         <v>0.31</v>
       </c>
       <c r="EW26" s="2">
         <v>574</v>
       </c>
       <c r="EX26" s="2">
         <v>326</v>
       </c>
       <c r="EY26" s="5">
         <v>0.57</v>
       </c>
       <c r="EZ26" s="2">
+        <v>642</v>
+      </c>
+      <c r="FA26" s="2">
+        <v>409</v>
+      </c>
+      <c r="FB26" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="FC26" s="2">
         <v>19</v>
       </c>
-      <c r="FA26" s="2">
+      <c r="FD26" s="2">
         <v>25</v>
       </c>
-      <c r="FB26" s="5">
+      <c r="FE26" s="5">
         <v>1.32</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.64</v>
       </c>
       <c r="FF26" s="2">
         <v>15</v>
       </c>
       <c r="FG26" s="2">
         <v>8</v>
       </c>
       <c r="FH26" s="5">
         <v>0.52</v>
       </c>
       <c r="FI26" s="2">
         <v>12</v>
       </c>
       <c r="FJ26" s="2">
         <v>8</v>
       </c>
       <c r="FK26" s="5">
         <v>0.68</v>
       </c>
       <c r="FL26" s="2">
         <v>435470</v>
       </c>
       <c r="FM26" s="2">
         <v>299491</v>
       </c>
@@ -16403,66 +16403,66 @@
       <c r="ER27" s="2">
         <v>19983</v>
       </c>
       <c r="ES27" s="5">
         <v>0.27</v>
       </c>
       <c r="ET27" s="2">
         <v>9079</v>
       </c>
       <c r="EU27" s="2">
         <v>2705</v>
       </c>
       <c r="EV27" s="5">
         <v>0.3</v>
       </c>
       <c r="EW27" s="2">
         <v>318</v>
       </c>
       <c r="EX27" s="2">
         <v>178</v>
       </c>
       <c r="EY27" s="5">
         <v>0.56</v>
       </c>
       <c r="EZ27" s="2">
+        <v>821</v>
+      </c>
+      <c r="FA27" s="2">
+        <v>505</v>
+      </c>
+      <c r="FB27" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="FC27" s="2">
         <v>23</v>
       </c>
-      <c r="FA27" s="2">
+      <c r="FD27" s="2">
         <v>37</v>
       </c>
-      <c r="FB27" s="5">
+      <c r="FE27" s="5">
         <v>1.6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.62</v>
       </c>
       <c r="FF27" s="2">
         <v>16</v>
       </c>
       <c r="FG27" s="2">
         <v>17</v>
       </c>
       <c r="FH27" s="5">
         <v>1.08</v>
       </c>
       <c r="FI27" s="2">
         <v>26</v>
       </c>
       <c r="FJ27" s="2">
         <v>17</v>
       </c>
       <c r="FK27" s="5">
         <v>0.64</v>
       </c>
       <c r="FL27" s="2">
         <v>472214</v>
       </c>
       <c r="FM27" s="2">
         <v>363547</v>
       </c>
@@ -17194,66 +17194,66 @@
       <c r="ER28" s="2">
         <v>38198</v>
       </c>
       <c r="ES28" s="5">
         <v>0.29</v>
       </c>
       <c r="ET28" s="2">
         <v>21419</v>
       </c>
       <c r="EU28" s="2">
         <v>6490</v>
       </c>
       <c r="EV28" s="5">
         <v>0.3</v>
       </c>
       <c r="EW28" s="2">
         <v>951</v>
       </c>
       <c r="EX28" s="2">
         <v>550</v>
       </c>
       <c r="EY28" s="5">
         <v>0.58</v>
       </c>
       <c r="EZ28" s="2">
+        <v>1780</v>
+      </c>
+      <c r="FA28" s="2">
+        <v>1216</v>
+      </c>
+      <c r="FB28" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="FC28" s="2">
         <v>30</v>
       </c>
-      <c r="FA28" s="2">
+      <c r="FD28" s="2">
         <v>27</v>
       </c>
-      <c r="FB28" s="5">
+      <c r="FE28" s="5">
         <v>0.89</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="FF28" s="2">
         <v>46</v>
       </c>
       <c r="FG28" s="2">
         <v>37</v>
       </c>
       <c r="FH28" s="5">
         <v>0.81</v>
       </c>
       <c r="FI28" s="2">
         <v>33</v>
       </c>
       <c r="FJ28" s="2">
         <v>31</v>
       </c>
       <c r="FK28" s="5">
         <v>0.94</v>
       </c>
       <c r="FL28" s="2">
         <v>801010</v>
       </c>
       <c r="FM28" s="2">
         <v>672112</v>
       </c>
@@ -17985,66 +17985,66 @@
       <c r="ER29" s="2">
         <v>35013</v>
       </c>
       <c r="ES29" s="5">
         <v>0.15</v>
       </c>
       <c r="ET29" s="2">
         <v>58343</v>
       </c>
       <c r="EU29" s="2">
         <v>17890</v>
       </c>
       <c r="EV29" s="5">
         <v>0.31</v>
       </c>
       <c r="EW29" s="2">
         <v>14522</v>
       </c>
       <c r="EX29" s="2">
         <v>8789</v>
       </c>
       <c r="EY29" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ29" s="2">
+        <v>3358</v>
+      </c>
+      <c r="FA29" s="2">
+        <v>2336</v>
+      </c>
+      <c r="FB29" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="FC29" s="2">
         <v>60</v>
       </c>
-      <c r="FA29" s="2">
+      <c r="FD29" s="2">
         <v>56</v>
       </c>
-      <c r="FB29" s="5">
+      <c r="FE29" s="5">
         <v>0.93</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.7</v>
       </c>
       <c r="FF29" s="2">
         <v>71</v>
       </c>
       <c r="FG29" s="2">
         <v>66</v>
       </c>
       <c r="FH29" s="5">
         <v>0.93</v>
       </c>
       <c r="FI29" s="2">
         <v>87</v>
       </c>
       <c r="FJ29" s="2">
         <v>88</v>
       </c>
       <c r="FK29" s="5">
         <v>1.01</v>
       </c>
       <c r="FL29" s="2">
         <v>1516188</v>
       </c>
       <c r="FM29" s="2">
         <v>1373701</v>
       </c>
@@ -18776,66 +18776,66 @@
       <c r="ER30" s="2">
         <v>59352</v>
       </c>
       <c r="ES30" s="5">
         <v>0.14</v>
       </c>
       <c r="ET30" s="2">
         <v>165354</v>
       </c>
       <c r="EU30" s="2">
         <v>52660</v>
       </c>
       <c r="EV30" s="5">
         <v>0.32</v>
       </c>
       <c r="EW30" s="2">
         <v>11809</v>
       </c>
       <c r="EX30" s="2">
         <v>7140</v>
       </c>
       <c r="EY30" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ30" s="2">
+        <v>6826</v>
+      </c>
+      <c r="FA30" s="2">
+        <v>8128</v>
+      </c>
+      <c r="FB30" s="5">
+        <v>1.19</v>
+      </c>
+      <c r="FC30" s="2">
         <v>166</v>
       </c>
-      <c r="FA30" s="2">
+      <c r="FD30" s="2">
         <v>166</v>
       </c>
-      <c r="FB30" s="5">
+      <c r="FE30" s="5">
         <v>1.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.19</v>
       </c>
       <c r="FF30" s="2">
         <v>132</v>
       </c>
       <c r="FG30" s="2">
         <v>210</v>
       </c>
       <c r="FH30" s="5">
         <v>1.59</v>
       </c>
       <c r="FI30" s="2">
         <v>205</v>
       </c>
       <c r="FJ30" s="2">
         <v>293</v>
       </c>
       <c r="FK30" s="5">
         <v>1.43</v>
       </c>
       <c r="FL30" s="2">
         <v>2627809</v>
       </c>
       <c r="FM30" s="2">
         <v>2615939</v>
       </c>
@@ -19567,66 +19567,66 @@
       <c r="ER31" s="2">
         <v>28593</v>
       </c>
       <c r="ES31" s="5">
         <v>0.15</v>
       </c>
       <c r="ET31" s="2">
         <v>137952</v>
       </c>
       <c r="EU31" s="2">
         <v>45363</v>
       </c>
       <c r="EV31" s="5">
         <v>0.33</v>
       </c>
       <c r="EW31" s="2">
         <v>14243</v>
       </c>
       <c r="EX31" s="2">
         <v>8670</v>
       </c>
       <c r="EY31" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ31" s="2">
+        <v>3777</v>
+      </c>
+      <c r="FA31" s="2">
+        <v>5649</v>
+      </c>
+      <c r="FB31" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="FC31" s="2">
         <v>79</v>
       </c>
-      <c r="FA31" s="2">
+      <c r="FD31" s="2">
         <v>81</v>
       </c>
-      <c r="FB31" s="5">
+      <c r="FE31" s="5">
         <v>1.02</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.5</v>
       </c>
       <c r="FF31" s="2">
         <v>77</v>
       </c>
       <c r="FG31" s="2">
         <v>175</v>
       </c>
       <c r="FH31" s="5">
         <v>2.28</v>
       </c>
       <c r="FI31" s="2">
         <v>150</v>
       </c>
       <c r="FJ31" s="2">
         <v>261</v>
       </c>
       <c r="FK31" s="5">
         <v>1.74</v>
       </c>
       <c r="FL31" s="2">
         <v>1473642</v>
       </c>
       <c r="FM31" s="2">
         <v>1586932</v>
       </c>
@@ -20358,66 +20358,66 @@
       <c r="ER32" s="2">
         <v>14683</v>
       </c>
       <c r="ES32" s="5">
         <v>0.15</v>
       </c>
       <c r="ET32" s="2">
         <v>299813</v>
       </c>
       <c r="EU32" s="2">
         <v>102276</v>
       </c>
       <c r="EV32" s="5">
         <v>0.34</v>
       </c>
       <c r="EW32" s="2">
         <v>20774</v>
       </c>
       <c r="EX32" s="2">
         <v>12647</v>
       </c>
       <c r="EY32" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ32" s="2">
+        <v>5827</v>
+      </c>
+      <c r="FA32" s="2">
+        <v>10554</v>
+      </c>
+      <c r="FB32" s="5">
+        <v>1.81</v>
+      </c>
+      <c r="FC32" s="2">
         <v>123</v>
       </c>
-      <c r="FA32" s="2">
+      <c r="FD32" s="2">
         <v>135</v>
       </c>
-      <c r="FB32" s="5">
+      <c r="FE32" s="5">
         <v>1.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.81</v>
       </c>
       <c r="FF32" s="2">
         <v>125</v>
       </c>
       <c r="FG32" s="2">
         <v>386</v>
       </c>
       <c r="FH32" s="5">
         <v>3.09</v>
       </c>
       <c r="FI32" s="2">
         <v>363</v>
       </c>
       <c r="FJ32" s="2">
         <v>695</v>
       </c>
       <c r="FK32" s="5">
         <v>1.91</v>
       </c>
       <c r="FL32" s="2">
         <v>2424160</v>
       </c>
       <c r="FM32" s="2">
         <v>2787071</v>
       </c>
@@ -21149,66 +21149,66 @@
       <c r="ER33" s="2" t="s">
         <v>107</v>
       </c>
       <c r="ES33" s="5" t="s">
         <v>107</v>
       </c>
       <c r="ET33" s="2">
         <v>184941</v>
       </c>
       <c r="EU33" s="2">
         <v>65441</v>
       </c>
       <c r="EV33" s="5">
         <v>0.35</v>
       </c>
       <c r="EW33" s="2">
         <v>1890</v>
       </c>
       <c r="EX33" s="2">
         <v>1130</v>
       </c>
       <c r="EY33" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ33" s="2">
+        <v>2804</v>
+      </c>
+      <c r="FA33" s="2">
+        <v>5805</v>
+      </c>
+      <c r="FB33" s="5">
+        <v>2.07</v>
+      </c>
+      <c r="FC33" s="2">
         <v>62</v>
       </c>
-      <c r="FA33" s="2">
+      <c r="FD33" s="2">
         <v>65</v>
       </c>
-      <c r="FB33" s="5">
+      <c r="FE33" s="5">
         <v>1.05</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.07</v>
       </c>
       <c r="FF33" s="2">
         <v>73</v>
       </c>
       <c r="FG33" s="2">
         <v>282</v>
       </c>
       <c r="FH33" s="5">
         <v>3.87</v>
       </c>
       <c r="FI33" s="2">
         <v>261</v>
       </c>
       <c r="FJ33" s="2">
         <v>619</v>
       </c>
       <c r="FK33" s="5">
         <v>2.37</v>
       </c>
       <c r="FL33" s="2">
         <v>1143787</v>
       </c>
       <c r="FM33" s="2">
         <v>1398980</v>
       </c>
@@ -21940,66 +21940,66 @@
       <c r="ER34" s="2" t="s">
         <v>107</v>
       </c>
       <c r="ES34" s="5" t="s">
         <v>107</v>
       </c>
       <c r="ET34" s="2">
         <v>212384</v>
       </c>
       <c r="EU34" s="2">
         <v>78788</v>
       </c>
       <c r="EV34" s="5">
         <v>0.37</v>
       </c>
       <c r="EW34" s="2">
         <v>672</v>
       </c>
       <c r="EX34" s="2">
         <v>385</v>
       </c>
       <c r="EY34" s="5">
         <v>0.57</v>
       </c>
       <c r="EZ34" s="2">
+        <v>2682</v>
+      </c>
+      <c r="FA34" s="2">
+        <v>6018</v>
+      </c>
+      <c r="FB34" s="5">
+        <v>2.24</v>
+      </c>
+      <c r="FC34" s="2">
         <v>31</v>
       </c>
-      <c r="FA34" s="2">
+      <c r="FD34" s="2">
         <v>34</v>
       </c>
-      <c r="FB34" s="5">
+      <c r="FE34" s="5">
         <v>1.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.24</v>
       </c>
       <c r="FF34" s="2">
         <v>115</v>
       </c>
       <c r="FG34" s="2">
         <v>472</v>
       </c>
       <c r="FH34" s="5">
         <v>4.1</v>
       </c>
       <c r="FI34" s="2">
         <v>408</v>
       </c>
       <c r="FJ34" s="2">
         <v>1398</v>
       </c>
       <c r="FK34" s="5">
         <v>3.43</v>
       </c>
       <c r="FL34" s="2">
         <v>1088577</v>
       </c>
       <c r="FM34" s="2">
         <v>1428398</v>
       </c>
@@ -22731,66 +22731,66 @@
       <c r="ER35" s="2">
         <v>0</v>
       </c>
       <c r="ES35" s="5">
         <v>0.0</v>
       </c>
       <c r="ET35" s="2">
         <v>67824</v>
       </c>
       <c r="EU35" s="2">
         <v>26229</v>
       </c>
       <c r="EV35" s="5">
         <v>0.39</v>
       </c>
       <c r="EW35" s="2">
         <v>48</v>
       </c>
       <c r="EX35" s="2">
         <v>25</v>
       </c>
       <c r="EY35" s="5">
         <v>0.53</v>
       </c>
       <c r="EZ35" s="2">
+        <v>825</v>
+      </c>
+      <c r="FA35" s="2">
+        <v>2037</v>
+      </c>
+      <c r="FB35" s="5">
+        <v>2.47</v>
+      </c>
+      <c r="FC35" s="2">
         <v>8</v>
       </c>
-      <c r="FA35" s="2">
+      <c r="FD35" s="2">
         <v>10</v>
       </c>
-      <c r="FB35" s="5">
+      <c r="FE35" s="5">
         <v>1.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.47</v>
       </c>
       <c r="FF35" s="2">
         <v>52</v>
       </c>
       <c r="FG35" s="2">
         <v>315</v>
       </c>
       <c r="FH35" s="5">
         <v>6.06</v>
       </c>
       <c r="FI35" s="2">
         <v>175</v>
       </c>
       <c r="FJ35" s="2">
         <v>659</v>
       </c>
       <c r="FK35" s="5">
         <v>3.76</v>
       </c>
       <c r="FL35" s="2">
         <v>296988</v>
       </c>
       <c r="FM35" s="2">
         <v>416863</v>
       </c>
@@ -23522,66 +23522,66 @@
       <c r="ER36" s="2">
         <v>0</v>
       </c>
       <c r="ES36" s="5">
         <v>0.0</v>
       </c>
       <c r="ET36" s="2">
         <v>51784</v>
       </c>
       <c r="EU36" s="2">
         <v>20535</v>
       </c>
       <c r="EV36" s="5">
         <v>0.4</v>
       </c>
       <c r="EW36" s="2">
         <v>38</v>
       </c>
       <c r="EX36" s="2">
         <v>19</v>
       </c>
       <c r="EY36" s="5">
         <v>0.5</v>
       </c>
       <c r="EZ36" s="2">
+        <v>655</v>
+      </c>
+      <c r="FA36" s="2">
+        <v>1494</v>
+      </c>
+      <c r="FB36" s="5">
+        <v>2.28</v>
+      </c>
+      <c r="FC36" s="2">
         <v>4</v>
       </c>
-      <c r="FA36" s="2">
+      <c r="FD36" s="2">
         <v>4</v>
       </c>
-      <c r="FB36" s="5">
+      <c r="FE36" s="5">
         <v>1.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.28</v>
       </c>
       <c r="FF36" s="2">
         <v>36</v>
       </c>
       <c r="FG36" s="2">
         <v>213</v>
       </c>
       <c r="FH36" s="5">
         <v>5.93</v>
       </c>
       <c r="FI36" s="2">
         <v>180</v>
       </c>
       <c r="FJ36" s="2">
         <v>766</v>
       </c>
       <c r="FK36" s="5">
         <v>4.26</v>
       </c>
       <c r="FL36" s="2">
         <v>212549</v>
       </c>
       <c r="FM36" s="2">
         <v>311473</v>
       </c>
@@ -24312,67 +24312,67 @@
       </c>
       <c r="ER37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="ES37" s="5" t="s">
         <v>107</v>
       </c>
       <c r="ET37" s="2">
         <v>76114</v>
       </c>
       <c r="EU37" s="2">
         <v>31089</v>
       </c>
       <c r="EV37" s="5">
         <v>0.41</v>
       </c>
       <c r="EW37" s="2">
         <v>56</v>
       </c>
       <c r="EX37" s="2">
         <v>24</v>
       </c>
       <c r="EY37" s="5">
         <v>0.43</v>
       </c>
-      <c r="EZ37" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC37" s="2">
+      <c r="EZ37" s="2">
         <v>891</v>
       </c>
-      <c r="FD37" s="2">
+      <c r="FA37" s="2">
         <v>2246</v>
       </c>
-      <c r="FE37" s="5">
+      <c r="FB37" s="5">
         <v>2.52</v>
+      </c>
+      <c r="FC37" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD37" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE37" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF37" s="2">
         <v>67</v>
       </c>
       <c r="FG37" s="2">
         <v>573</v>
       </c>
       <c r="FH37" s="5">
         <v>8.55</v>
       </c>
       <c r="FI37" s="2">
         <v>318</v>
       </c>
       <c r="FJ37" s="2">
         <v>1645</v>
       </c>
       <c r="FK37" s="5">
         <v>5.17</v>
       </c>
       <c r="FL37" s="2">
         <v>290463</v>
       </c>
       <c r="FM37" s="2">
         <v>444290</v>
       </c>
@@ -25103,67 +25103,67 @@
       </c>
       <c r="ER38" s="2">
         <v>0</v>
       </c>
       <c r="ES38" s="5">
         <v>0.0</v>
       </c>
       <c r="ET38" s="2">
         <v>28890</v>
       </c>
       <c r="EU38" s="2">
         <v>12182</v>
       </c>
       <c r="EV38" s="5">
         <v>0.42</v>
       </c>
       <c r="EW38" s="2">
         <v>21</v>
       </c>
       <c r="EX38" s="2">
         <v>7</v>
       </c>
       <c r="EY38" s="5">
         <v>0.33</v>
       </c>
-      <c r="EZ38" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC38" s="2">
+      <c r="EZ38" s="2">
         <v>354</v>
       </c>
-      <c r="FD38" s="2">
+      <c r="FA38" s="2">
         <v>923</v>
       </c>
-      <c r="FE38" s="5">
+      <c r="FB38" s="5">
         <v>2.61</v>
+      </c>
+      <c r="FC38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD38" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE38" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF38" s="2">
         <v>25</v>
       </c>
       <c r="FG38" s="2">
         <v>239</v>
       </c>
       <c r="FH38" s="5">
         <v>9.58</v>
       </c>
       <c r="FI38" s="2">
         <v>142</v>
       </c>
       <c r="FJ38" s="2">
         <v>775</v>
       </c>
       <c r="FK38" s="5">
         <v>5.46</v>
       </c>
       <c r="FL38" s="2">
         <v>106312</v>
       </c>
       <c r="FM38" s="2">
         <v>171586</v>
       </c>
@@ -25894,67 +25894,67 @@
       </c>
       <c r="ER39" s="2" t="s">
         <v>107</v>
       </c>
       <c r="ES39" s="5" t="s">
         <v>107</v>
       </c>
       <c r="ET39" s="2">
         <v>24602</v>
       </c>
       <c r="EU39" s="2">
         <v>10482</v>
       </c>
       <c r="EV39" s="5">
         <v>0.43</v>
       </c>
       <c r="EW39" s="2">
         <v>14</v>
       </c>
       <c r="EX39" s="2">
         <v>5</v>
       </c>
       <c r="EY39" s="5">
         <v>0.33</v>
       </c>
-      <c r="EZ39" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC39" s="2">
+      <c r="EZ39" s="2">
         <v>283</v>
       </c>
-      <c r="FD39" s="2">
+      <c r="FA39" s="2">
         <v>767</v>
       </c>
-      <c r="FE39" s="5">
+      <c r="FB39" s="5">
         <v>2.71</v>
+      </c>
+      <c r="FC39" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD39" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE39" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF39" s="2">
         <v>34</v>
       </c>
       <c r="FG39" s="2">
         <v>353</v>
       </c>
       <c r="FH39" s="5">
         <v>10.38</v>
       </c>
       <c r="FI39" s="2">
         <v>102</v>
       </c>
       <c r="FJ39" s="2">
         <v>629</v>
       </c>
       <c r="FK39" s="5">
         <v>6.17</v>
       </c>
       <c r="FL39" s="2">
         <v>88001</v>
       </c>
       <c r="FM39" s="2">
         <v>146208</v>
       </c>
@@ -26685,67 +26685,67 @@
       </c>
       <c r="ER40" s="2">
         <v>0</v>
       </c>
       <c r="ES40" s="5">
         <v>0.0</v>
       </c>
       <c r="ET40" s="2">
         <v>39649</v>
       </c>
       <c r="EU40" s="2">
         <v>17220</v>
       </c>
       <c r="EV40" s="5">
         <v>0.43</v>
       </c>
       <c r="EW40" s="2">
         <v>19</v>
       </c>
       <c r="EX40" s="2">
         <v>5</v>
       </c>
       <c r="EY40" s="5">
         <v>0.25</v>
       </c>
-      <c r="EZ40" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC40" s="2">
+      <c r="EZ40" s="2">
         <v>443</v>
       </c>
-      <c r="FD40" s="2">
+      <c r="FA40" s="2">
         <v>1053</v>
       </c>
-      <c r="FE40" s="5">
+      <c r="FB40" s="5">
         <v>2.38</v>
+      </c>
+      <c r="FC40" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD40" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE40" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF40" s="2">
         <v>28</v>
       </c>
       <c r="FG40" s="2">
         <v>405</v>
       </c>
       <c r="FH40" s="5">
         <v>14.47</v>
       </c>
       <c r="FI40" s="2">
         <v>200</v>
       </c>
       <c r="FJ40" s="2">
         <v>1328</v>
       </c>
       <c r="FK40" s="5">
         <v>6.64</v>
       </c>
       <c r="FL40" s="2">
         <v>138793</v>
       </c>
       <c r="FM40" s="2">
         <v>238083</v>
       </c>
@@ -27476,67 +27476,67 @@
       </c>
       <c r="ER41" s="2" t="s">
         <v>107</v>
       </c>
       <c r="ES41" s="5" t="s">
         <v>107</v>
       </c>
       <c r="ET41" s="2">
         <v>29700</v>
       </c>
       <c r="EU41" s="2">
         <v>13313</v>
       </c>
       <c r="EV41" s="5">
         <v>0.45</v>
       </c>
       <c r="EW41" s="2">
         <v>14</v>
       </c>
       <c r="EX41" s="2">
         <v>4</v>
       </c>
       <c r="EY41" s="5">
         <v>0.25</v>
       </c>
-      <c r="EZ41" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC41" s="2">
+      <c r="EZ41" s="2">
         <v>338</v>
       </c>
-      <c r="FD41" s="2">
+      <c r="FA41" s="2">
         <v>736</v>
       </c>
-      <c r="FE41" s="5">
+      <c r="FB41" s="5">
         <v>2.18</v>
+      </c>
+      <c r="FC41" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD41" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE41" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF41" s="2">
         <v>28</v>
       </c>
       <c r="FG41" s="2">
         <v>406</v>
       </c>
       <c r="FH41" s="5">
         <v>14.5</v>
       </c>
       <c r="FI41" s="2">
         <v>155</v>
       </c>
       <c r="FJ41" s="2">
         <v>1203</v>
       </c>
       <c r="FK41" s="5">
         <v>7.76</v>
       </c>
       <c r="FL41" s="2">
         <v>98431</v>
       </c>
       <c r="FM41" s="2">
         <v>175223</v>
       </c>
@@ -28267,67 +28267,67 @@
       </c>
       <c r="ER42" s="2">
         <v>0</v>
       </c>
       <c r="ES42" s="5">
         <v>0.0</v>
       </c>
       <c r="ET42" s="2">
         <v>37155</v>
       </c>
       <c r="EU42" s="2">
         <v>17240</v>
       </c>
       <c r="EV42" s="5">
         <v>0.46</v>
       </c>
       <c r="EW42" s="2">
         <v>19</v>
       </c>
       <c r="EX42" s="2">
         <v>6</v>
       </c>
       <c r="EY42" s="5">
         <v>0.32</v>
       </c>
-      <c r="EZ42" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC42" s="2">
+      <c r="EZ42" s="2">
         <v>454</v>
       </c>
-      <c r="FD42" s="2">
+      <c r="FA42" s="2">
         <v>1185</v>
       </c>
-      <c r="FE42" s="5">
+      <c r="FB42" s="5">
         <v>2.61</v>
+      </c>
+      <c r="FC42" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD42" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE42" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF42" s="2">
         <v>48</v>
       </c>
       <c r="FG42" s="2">
         <v>713</v>
       </c>
       <c r="FH42" s="5">
         <v>14.85</v>
       </c>
       <c r="FI42" s="2">
         <v>273</v>
       </c>
       <c r="FJ42" s="2">
         <v>2392</v>
       </c>
       <c r="FK42" s="5">
         <v>8.76</v>
       </c>
       <c r="FL42" s="2">
         <v>116837</v>
       </c>
       <c r="FM42" s="2">
         <v>218693</v>
       </c>
@@ -29058,67 +29058,67 @@
       </c>
       <c r="ER43" s="2">
         <v>0</v>
       </c>
       <c r="ES43" s="5">
         <v>0.0</v>
       </c>
       <c r="ET43" s="2">
         <v>29119</v>
       </c>
       <c r="EU43" s="2">
         <v>14390</v>
       </c>
       <c r="EV43" s="5">
         <v>0.49</v>
       </c>
       <c r="EW43" s="2">
         <v>16</v>
       </c>
       <c r="EX43" s="2">
         <v>5</v>
       </c>
       <c r="EY43" s="5">
         <v>0.32</v>
       </c>
-      <c r="EZ43" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC43" s="2">
+      <c r="EZ43" s="2">
         <v>324</v>
       </c>
-      <c r="FD43" s="2">
+      <c r="FA43" s="2">
         <v>1163</v>
       </c>
-      <c r="FE43" s="5">
+      <c r="FB43" s="5">
         <v>3.59</v>
+      </c>
+      <c r="FC43" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD43" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE43" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF43" s="2">
         <v>47</v>
       </c>
       <c r="FG43" s="2">
         <v>937</v>
       </c>
       <c r="FH43" s="5">
         <v>19.94</v>
       </c>
       <c r="FI43" s="2">
         <v>265</v>
       </c>
       <c r="FJ43" s="2">
         <v>2492</v>
       </c>
       <c r="FK43" s="5">
         <v>9.4</v>
       </c>
       <c r="FL43" s="2">
         <v>84140</v>
       </c>
       <c r="FM43" s="2">
         <v>172058</v>
       </c>
@@ -29849,67 +29849,67 @@
       </c>
       <c r="ER44" s="2">
         <v>0</v>
       </c>
       <c r="ES44" s="5">
         <v>0.0</v>
       </c>
       <c r="ET44" s="2">
         <v>23204</v>
       </c>
       <c r="EU44" s="2">
         <v>12347</v>
       </c>
       <c r="EV44" s="5">
         <v>0.53</v>
       </c>
       <c r="EW44" s="2">
         <v>18</v>
       </c>
       <c r="EX44" s="2">
         <v>6</v>
       </c>
       <c r="EY44" s="5">
         <v>0.32</v>
       </c>
-      <c r="EZ44" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC44" s="2">
+      <c r="EZ44" s="2">
         <v>285</v>
       </c>
-      <c r="FD44" s="2">
+      <c r="FA44" s="2">
         <v>1207</v>
       </c>
-      <c r="FE44" s="5">
+      <c r="FB44" s="5">
         <v>4.24</v>
+      </c>
+      <c r="FC44" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FD44" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="FE44" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="FF44" s="2">
         <v>32</v>
       </c>
       <c r="FG44" s="2">
         <v>816</v>
       </c>
       <c r="FH44" s="5">
         <v>25.51</v>
       </c>
       <c r="FI44" s="2">
         <v>312</v>
       </c>
       <c r="FJ44" s="2">
         <v>3445</v>
       </c>
       <c r="FK44" s="5">
         <v>11.04</v>
       </c>
       <c r="FL44" s="2">
         <v>61424</v>
       </c>
       <c r="FM44" s="2">
         <v>140976</v>
       </c>
@@ -30641,66 +30641,66 @@
       <c r="ER45" s="2">
         <v>0</v>
       </c>
       <c r="ES45" s="5">
         <v>0.0</v>
       </c>
       <c r="ET45" s="2">
         <v>16111</v>
       </c>
       <c r="EU45" s="2">
         <v>9647</v>
       </c>
       <c r="EV45" s="5">
         <v>0.6</v>
       </c>
       <c r="EW45" s="2">
         <v>6</v>
       </c>
       <c r="EX45" s="2">
         <v>2</v>
       </c>
       <c r="EY45" s="5">
         <v>0.36</v>
       </c>
       <c r="EZ45" s="2">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="FA45" s="2">
-        <v>0</v>
+        <v>633</v>
       </c>
       <c r="FB45" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="FC45" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD45" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE45" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>3.83</v>
       </c>
       <c r="FF45" s="2">
         <v>26</v>
       </c>
       <c r="FG45" s="2">
         <v>1107</v>
       </c>
       <c r="FH45" s="5">
         <v>42.58</v>
       </c>
       <c r="FI45" s="2">
         <v>306</v>
       </c>
       <c r="FJ45" s="2">
         <v>4145</v>
       </c>
       <c r="FK45" s="5">
         <v>13.55</v>
       </c>
       <c r="FL45" s="2">
         <v>38039</v>
       </c>
       <c r="FM45" s="2">
         <v>100851</v>
       </c>
@@ -31432,66 +31432,66 @@
       <c r="ER46" s="2">
         <v>0</v>
       </c>
       <c r="ES46" s="5">
         <v>0.0</v>
       </c>
       <c r="ET46" s="2">
         <v>11779</v>
       </c>
       <c r="EU46" s="2">
         <v>9055</v>
       </c>
       <c r="EV46" s="5">
         <v>0.77</v>
       </c>
       <c r="EW46" s="2">
         <v>11</v>
       </c>
       <c r="EX46" s="2">
         <v>3</v>
       </c>
       <c r="EY46" s="5">
         <v>0.31</v>
       </c>
       <c r="EZ46" s="2">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="FA46" s="2">
-        <v>0</v>
+        <v>4658</v>
       </c>
       <c r="FB46" s="5">
+        <v>39.14</v>
+      </c>
+      <c r="FC46" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD46" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE46" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>39.14</v>
       </c>
       <c r="FF46" s="2">
         <v>22</v>
       </c>
       <c r="FG46" s="2">
         <v>1289</v>
       </c>
       <c r="FH46" s="5">
         <v>58.61</v>
       </c>
       <c r="FI46" s="2">
         <v>420</v>
       </c>
       <c r="FJ46" s="2">
         <v>8996</v>
       </c>
       <c r="FK46" s="5">
         <v>21.42</v>
       </c>
       <c r="FL46" s="2">
         <v>24480</v>
       </c>
       <c r="FM46" s="2">
         <v>81886</v>
       </c>
@@ -32223,66 +32223,66 @@
       <c r="ER47" s="13">
         <v>209693</v>
       </c>
       <c r="ES47" s="14">
         <v>0.17</v>
       </c>
       <c r="ET47" s="13">
         <v>1539642</v>
       </c>
       <c r="EU47" s="13">
         <v>569854</v>
       </c>
       <c r="EV47" s="14">
         <v>0.37</v>
       </c>
       <c r="EW47" s="13">
         <v>67277</v>
       </c>
       <c r="EX47" s="13">
         <v>40476</v>
       </c>
       <c r="EY47" s="14">
         <v>0.6</v>
       </c>
       <c r="EZ47" s="13">
+        <v>34550</v>
+      </c>
+      <c r="FA47" s="13">
+        <v>59468</v>
+      </c>
+      <c r="FB47" s="14">
+        <v>1.72</v>
+      </c>
+      <c r="FC47" s="13">
         <v>638</v>
       </c>
-      <c r="FA47" s="13">
+      <c r="FD47" s="13">
         <v>689</v>
       </c>
-      <c r="FB47" s="14">
+      <c r="FE47" s="14">
         <v>1.08</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.72</v>
       </c>
       <c r="FF47" s="13">
         <v>1124</v>
       </c>
       <c r="FG47" s="13">
         <v>9024</v>
       </c>
       <c r="FH47" s="14">
         <v>8.03</v>
       </c>
       <c r="FI47" s="13">
         <v>4406</v>
       </c>
       <c r="FJ47" s="13">
         <v>31887</v>
       </c>
       <c r="FK47" s="14">
         <v>7.24</v>
       </c>
       <c r="FL47" s="13">
         <v>14035361</v>
       </c>
       <c r="FM47" s="13">
         <v>15463062</v>
       </c>