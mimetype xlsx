--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -215,54 +215,54 @@
   <si>
     <t>Detrazioni per carichi di famiglia</t>
   </si>
   <si>
     <t>Detrazioni per redditi di lavoro dipendente, pensione e redditi assimilati</t>
   </si>
   <si>
     <t>Detrazione oneri sez. I del quadro RP</t>
   </si>
   <si>
     <t>Detrazioni per spese recupero patrimonio edilizio (sez. III-A del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per interventi finalizzati al risparmio energetico (sez. IV del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per canoni di locazione e affitto terreni (sez. V del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni arredo, giovani coppie, IVA acquisto abit. classe A/B e altre spese (sez.III C quadro RP)</t>
   </si>
   <si>
     <t>Detrazione comparto sicurezza e difesa (sez. VI del quadro RC)</t>
   </si>
   <si>
-    <t>Oneri sez. VI del quadro RP</t>
+    <t>Altre detrazioni e crediti d'imposta</t>
   </si>
   <si>
-    <t>Altre detrazioni e crediti d'imposta</t>
+    <t>Oneri sez. VI del quadro RP</t>
   </si>
   <si>
     <t>Residuo detrazione Start-up periodi precedenti</t>
   </si>
   <si>
     <t>Detrazione investimenti start up</t>
   </si>
   <si>
     <t>Totale spese sanitarie, spese sanitarie per portatori di handicap e acquisto cani guida</t>
   </si>
   <si>
     <t>interessi mutui ipotecari abitazione principale stipulati ante 31/12/21</t>
   </si>
   <si>
     <t>interessi mutui ipotecari abitazione principale stipulati post 31/12/21</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari altri immobili</t>
   </si>
   <si>
     <t>Interessi mutui recupero edilizio</t>
   </si>
   <si>
     <t>Interessi mutui costruzione abitazione principale</t>
   </si>
@@ -5293,66 +5293,66 @@
       <c r="ER13" s="2">
         <v>20872</v>
       </c>
       <c r="ES13" s="5">
         <v>0.17</v>
       </c>
       <c r="ET13" s="2">
         <v>140721</v>
       </c>
       <c r="EU13" s="2">
         <v>50707</v>
       </c>
       <c r="EV13" s="5">
         <v>0.36</v>
       </c>
       <c r="EW13" s="2">
         <v>2767</v>
       </c>
       <c r="EX13" s="2">
         <v>1665</v>
       </c>
       <c r="EY13" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ13" s="2">
+        <v>1914</v>
+      </c>
+      <c r="FA13" s="2">
+        <v>2723</v>
+      </c>
+      <c r="FB13" s="5">
+        <v>1.42</v>
+      </c>
+      <c r="FC13" s="2">
         <v>29</v>
       </c>
-      <c r="FA13" s="2">
+      <c r="FD13" s="2">
         <v>29</v>
       </c>
-      <c r="FB13" s="5">
+      <c r="FE13" s="5">
         <v>0.99</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.42</v>
       </c>
       <c r="FF13" s="2">
         <v>82</v>
       </c>
       <c r="FG13" s="2">
         <v>572</v>
       </c>
       <c r="FH13" s="5">
         <v>6.98</v>
       </c>
       <c r="FI13" s="2">
         <v>434</v>
       </c>
       <c r="FJ13" s="2">
         <v>2313</v>
       </c>
       <c r="FK13" s="5">
         <v>5.33</v>
       </c>
       <c r="FL13" s="2">
         <v>1004610</v>
       </c>
       <c r="FM13" s="2">
         <v>1122194</v>
       </c>
@@ -6083,67 +6083,67 @@
       </c>
       <c r="ER14" s="2">
         <v>452</v>
       </c>
       <c r="ES14" s="5">
         <v>0.15</v>
       </c>
       <c r="ET14" s="2">
         <v>3411</v>
       </c>
       <c r="EU14" s="2">
         <v>1329</v>
       </c>
       <c r="EV14" s="5">
         <v>0.39</v>
       </c>
       <c r="EW14" s="2">
         <v>161</v>
       </c>
       <c r="EX14" s="2">
         <v>98</v>
       </c>
       <c r="EY14" s="5">
         <v>0.61</v>
       </c>
-      <c r="EZ14" s="2" t="s">
+      <c r="EZ14" s="2">
+        <v>48</v>
+      </c>
+      <c r="FA14" s="2">
+        <v>51</v>
+      </c>
+      <c r="FB14" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="FC14" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="FA14" s="2" t="s">
+      <c r="FD14" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="FB14" s="5" t="s">
+      <c r="FE14" s="5" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.06</v>
       </c>
       <c r="FF14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FG14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FH14" s="5" t="s">
         <v>108</v>
       </c>
       <c r="FI14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FJ14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FK14" s="5" t="s">
         <v>108</v>
       </c>
       <c r="FL14" s="2">
         <v>33754</v>
       </c>
       <c r="FM14" s="2">
         <v>38272</v>
       </c>
@@ -6875,66 +6875,66 @@
       <c r="ER15" s="2">
         <v>32742</v>
       </c>
       <c r="ES15" s="5">
         <v>0.15</v>
       </c>
       <c r="ET15" s="2">
         <v>351862</v>
       </c>
       <c r="EU15" s="2">
         <v>137159</v>
       </c>
       <c r="EV15" s="5">
         <v>0.39</v>
       </c>
       <c r="EW15" s="2">
         <v>4262</v>
       </c>
       <c r="EX15" s="2">
         <v>2541</v>
       </c>
       <c r="EY15" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ15" s="2">
+        <v>9169</v>
+      </c>
+      <c r="FA15" s="2">
+        <v>22060</v>
+      </c>
+      <c r="FB15" s="5">
+        <v>2.41</v>
+      </c>
+      <c r="FC15" s="2">
         <v>95</v>
       </c>
-      <c r="FA15" s="2">
+      <c r="FD15" s="2">
         <v>106</v>
       </c>
-      <c r="FB15" s="5">
+      <c r="FE15" s="5">
         <v>1.12</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.41</v>
       </c>
       <c r="FF15" s="2">
         <v>397</v>
       </c>
       <c r="FG15" s="2">
         <v>3941</v>
       </c>
       <c r="FH15" s="5">
         <v>9.93</v>
       </c>
       <c r="FI15" s="2">
         <v>1685</v>
       </c>
       <c r="FJ15" s="2">
         <v>13879</v>
       </c>
       <c r="FK15" s="5">
         <v>8.24</v>
       </c>
       <c r="FL15" s="2">
         <v>2632416</v>
       </c>
       <c r="FM15" s="2">
         <v>3210316</v>
       </c>
@@ -7666,66 +7666,66 @@
       <c r="ER16" s="2">
         <v>8931</v>
       </c>
       <c r="ES16" s="5">
         <v>0.21</v>
       </c>
       <c r="ET16" s="2">
         <v>50193</v>
       </c>
       <c r="EU16" s="2">
         <v>18735</v>
       </c>
       <c r="EV16" s="5">
         <v>0.37</v>
       </c>
       <c r="EW16" s="2">
         <v>1392</v>
       </c>
       <c r="EX16" s="2">
         <v>837</v>
       </c>
       <c r="EY16" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ16" s="2">
+        <v>363</v>
+      </c>
+      <c r="FA16" s="2">
+        <v>414</v>
+      </c>
+      <c r="FB16" s="5">
+        <v>1.14</v>
+      </c>
+      <c r="FC16" s="2">
         <v>12</v>
       </c>
-      <c r="FA16" s="2">
+      <c r="FD16" s="2">
         <v>12</v>
       </c>
-      <c r="FB16" s="5">
+      <c r="FE16" s="5">
         <v>0.96</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.14</v>
       </c>
       <c r="FF16" s="2">
         <v>33</v>
       </c>
       <c r="FG16" s="2">
         <v>255</v>
       </c>
       <c r="FH16" s="5">
         <v>7.74</v>
       </c>
       <c r="FI16" s="2">
         <v>86</v>
       </c>
       <c r="FJ16" s="2">
         <v>529</v>
       </c>
       <c r="FK16" s="5">
         <v>6.15</v>
       </c>
       <c r="FL16" s="2">
         <v>356386</v>
       </c>
       <c r="FM16" s="2">
         <v>403079</v>
       </c>
@@ -8457,66 +8457,66 @@
       <c r="ER17" s="2">
         <v>2220</v>
       </c>
       <c r="ES17" s="5">
         <v>0.15</v>
       </c>
       <c r="ET17" s="2">
         <v>26576</v>
       </c>
       <c r="EU17" s="2">
         <v>10642</v>
       </c>
       <c r="EV17" s="5">
         <v>0.4</v>
       </c>
       <c r="EW17" s="2">
         <v>415</v>
       </c>
       <c r="EX17" s="2">
         <v>253</v>
       </c>
       <c r="EY17" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ17" s="2">
+        <v>480</v>
+      </c>
+      <c r="FA17" s="2">
+        <v>1086</v>
+      </c>
+      <c r="FB17" s="5">
+        <v>2.26</v>
+      </c>
+      <c r="FC17" s="2">
         <v>8</v>
       </c>
-      <c r="FA17" s="2">
+      <c r="FD17" s="2">
         <v>8</v>
       </c>
-      <c r="FB17" s="5">
+      <c r="FE17" s="5">
         <v>1.06</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.26</v>
       </c>
       <c r="FF17" s="2">
         <v>25</v>
       </c>
       <c r="FG17" s="2">
         <v>133</v>
       </c>
       <c r="FH17" s="5">
         <v>5.34</v>
       </c>
       <c r="FI17" s="2">
         <v>60</v>
       </c>
       <c r="FJ17" s="2">
         <v>309</v>
       </c>
       <c r="FK17" s="5">
         <v>5.15</v>
       </c>
       <c r="FL17" s="2">
         <v>162220</v>
       </c>
       <c r="FM17" s="2">
         <v>174711</v>
       </c>
@@ -9248,66 +9248,66 @@
       <c r="ER18" s="2">
         <v>2681</v>
       </c>
       <c r="ES18" s="5">
         <v>0.18</v>
       </c>
       <c r="ET18" s="2">
         <v>19126</v>
       </c>
       <c r="EU18" s="2">
         <v>8920</v>
       </c>
       <c r="EV18" s="5">
         <v>0.47</v>
       </c>
       <c r="EW18" s="2">
         <v>526</v>
       </c>
       <c r="EX18" s="2">
         <v>320</v>
       </c>
       <c r="EY18" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ18" s="2">
+        <v>537</v>
+      </c>
+      <c r="FA18" s="2">
+        <v>1478</v>
+      </c>
+      <c r="FB18" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="FC18" s="2">
         <v>6</v>
       </c>
-      <c r="FA18" s="2">
+      <c r="FD18" s="2">
         <v>9</v>
       </c>
-      <c r="FB18" s="5">
+      <c r="FE18" s="5">
         <v>1.5</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.75</v>
       </c>
       <c r="FF18" s="2">
         <v>20</v>
       </c>
       <c r="FG18" s="2">
         <v>338</v>
       </c>
       <c r="FH18" s="5">
         <v>16.92</v>
       </c>
       <c r="FI18" s="2">
         <v>30</v>
       </c>
       <c r="FJ18" s="2">
         <v>107</v>
       </c>
       <c r="FK18" s="5">
         <v>3.57</v>
       </c>
       <c r="FL18" s="2">
         <v>153847</v>
       </c>
       <c r="FM18" s="2">
         <v>181262</v>
       </c>
@@ -10039,66 +10039,66 @@
       <c r="ER19" s="2">
         <v>20204</v>
       </c>
       <c r="ES19" s="5">
         <v>0.16</v>
       </c>
       <c r="ET19" s="2">
         <v>146133</v>
       </c>
       <c r="EU19" s="2">
         <v>52697</v>
       </c>
       <c r="EV19" s="5">
         <v>0.36</v>
       </c>
       <c r="EW19" s="2">
         <v>3070</v>
       </c>
       <c r="EX19" s="2">
         <v>1836</v>
       </c>
       <c r="EY19" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ19" s="2">
+        <v>3937</v>
+      </c>
+      <c r="FA19" s="2">
+        <v>6812</v>
+      </c>
+      <c r="FB19" s="5">
+        <v>1.73</v>
+      </c>
+      <c r="FC19" s="2">
         <v>41</v>
       </c>
-      <c r="FA19" s="2">
+      <c r="FD19" s="2">
         <v>51</v>
       </c>
-      <c r="FB19" s="5">
+      <c r="FE19" s="5">
         <v>1.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.73</v>
       </c>
       <c r="FF19" s="2">
         <v>96</v>
       </c>
       <c r="FG19" s="2">
         <v>595</v>
       </c>
       <c r="FH19" s="5">
         <v>6.2</v>
       </c>
       <c r="FI19" s="2">
         <v>407</v>
       </c>
       <c r="FJ19" s="2">
         <v>3146</v>
       </c>
       <c r="FK19" s="5">
         <v>7.73</v>
       </c>
       <c r="FL19" s="2">
         <v>1369840</v>
       </c>
       <c r="FM19" s="2">
         <v>1571587</v>
       </c>
@@ -10830,66 +10830,66 @@
       <c r="ER20" s="2">
         <v>3239</v>
       </c>
       <c r="ES20" s="5">
         <v>0.17</v>
       </c>
       <c r="ET20" s="2">
         <v>45529</v>
       </c>
       <c r="EU20" s="2">
         <v>15800</v>
       </c>
       <c r="EV20" s="5">
         <v>0.35</v>
       </c>
       <c r="EW20" s="2">
         <v>2213</v>
       </c>
       <c r="EX20" s="2">
         <v>1341</v>
       </c>
       <c r="EY20" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ20" s="2">
+        <v>527</v>
+      </c>
+      <c r="FA20" s="2">
+        <v>857</v>
+      </c>
+      <c r="FB20" s="5">
+        <v>1.63</v>
+      </c>
+      <c r="FC20" s="2">
         <v>7</v>
       </c>
-      <c r="FA20" s="2">
+      <c r="FD20" s="2">
         <v>8</v>
       </c>
-      <c r="FB20" s="5">
+      <c r="FE20" s="5">
         <v>1.19</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.63</v>
       </c>
       <c r="FF20" s="2">
         <v>30</v>
       </c>
       <c r="FG20" s="2">
         <v>152</v>
       </c>
       <c r="FH20" s="5">
         <v>5.07</v>
       </c>
       <c r="FI20" s="2">
         <v>84</v>
       </c>
       <c r="FJ20" s="2">
         <v>368</v>
       </c>
       <c r="FK20" s="5">
         <v>4.38</v>
       </c>
       <c r="FL20" s="2">
         <v>332503</v>
       </c>
       <c r="FM20" s="2">
         <v>365002</v>
       </c>
@@ -11621,66 +11621,66 @@
       <c r="ER21" s="2">
         <v>24262</v>
       </c>
       <c r="ES21" s="5">
         <v>0.17</v>
       </c>
       <c r="ET21" s="2">
         <v>160655</v>
       </c>
       <c r="EU21" s="2">
         <v>59377</v>
       </c>
       <c r="EV21" s="5">
         <v>0.37</v>
       </c>
       <c r="EW21" s="2">
         <v>2476</v>
       </c>
       <c r="EX21" s="2">
         <v>1471</v>
       </c>
       <c r="EY21" s="5">
         <v>0.59</v>
       </c>
       <c r="EZ21" s="2">
+        <v>3555</v>
+      </c>
+      <c r="FA21" s="2">
+        <v>7199</v>
+      </c>
+      <c r="FB21" s="5">
+        <v>2.03</v>
+      </c>
+      <c r="FC21" s="2">
         <v>47</v>
       </c>
-      <c r="FA21" s="2">
+      <c r="FD21" s="2">
         <v>46</v>
       </c>
-      <c r="FB21" s="5">
+      <c r="FE21" s="5">
         <v>0.98</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.03</v>
       </c>
       <c r="FF21" s="2">
         <v>105</v>
       </c>
       <c r="FG21" s="2">
         <v>999</v>
       </c>
       <c r="FH21" s="5">
         <v>9.52</v>
       </c>
       <c r="FI21" s="2">
         <v>483</v>
       </c>
       <c r="FJ21" s="2">
         <v>2840</v>
       </c>
       <c r="FK21" s="5">
         <v>5.88</v>
       </c>
       <c r="FL21" s="2">
         <v>1251784</v>
       </c>
       <c r="FM21" s="2">
         <v>1381704</v>
       </c>
@@ -12412,66 +12412,66 @@
       <c r="ER22" s="2">
         <v>12644</v>
       </c>
       <c r="ES22" s="5">
         <v>0.17</v>
       </c>
       <c r="ET22" s="2">
         <v>120938</v>
       </c>
       <c r="EU22" s="2">
         <v>42501</v>
       </c>
       <c r="EV22" s="5">
         <v>0.35</v>
       </c>
       <c r="EW22" s="2">
         <v>3092</v>
       </c>
       <c r="EX22" s="2">
         <v>1842</v>
       </c>
       <c r="EY22" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ22" s="2">
+        <v>1793</v>
+      </c>
+      <c r="FA22" s="2">
+        <v>2154</v>
+      </c>
+      <c r="FB22" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="FC22" s="2">
         <v>32</v>
       </c>
-      <c r="FA22" s="2">
+      <c r="FD22" s="2">
         <v>27</v>
       </c>
-      <c r="FB22" s="5">
+      <c r="FE22" s="5">
         <v>0.86</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.2</v>
       </c>
       <c r="FF22" s="2">
         <v>67</v>
       </c>
       <c r="FG22" s="2">
         <v>440</v>
       </c>
       <c r="FH22" s="5">
         <v>6.57</v>
       </c>
       <c r="FI22" s="2">
         <v>186</v>
       </c>
       <c r="FJ22" s="2">
         <v>1418</v>
       </c>
       <c r="FK22" s="5">
         <v>7.62</v>
       </c>
       <c r="FL22" s="2">
         <v>902489</v>
       </c>
       <c r="FM22" s="2">
         <v>980317</v>
       </c>
@@ -13203,66 +13203,66 @@
       <c r="ER23" s="2">
         <v>3704</v>
       </c>
       <c r="ES23" s="5">
         <v>0.19</v>
       </c>
       <c r="ET23" s="2">
         <v>20187</v>
       </c>
       <c r="EU23" s="2">
         <v>6899</v>
       </c>
       <c r="EV23" s="5">
         <v>0.34</v>
       </c>
       <c r="EW23" s="2">
         <v>606</v>
       </c>
       <c r="EX23" s="2">
         <v>360</v>
       </c>
       <c r="EY23" s="5">
         <v>0.59</v>
       </c>
       <c r="EZ23" s="2">
+        <v>444</v>
+      </c>
+      <c r="FA23" s="2">
+        <v>550</v>
+      </c>
+      <c r="FB23" s="5">
+        <v>1.24</v>
+      </c>
+      <c r="FC23" s="2">
         <v>4</v>
       </c>
-      <c r="FA23" s="2">
+      <c r="FD23" s="2">
         <v>5</v>
       </c>
-      <c r="FB23" s="5">
+      <c r="FE23" s="5">
         <v>1.31</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.24</v>
       </c>
       <c r="FF23" s="2">
         <v>12</v>
       </c>
       <c r="FG23" s="2">
         <v>108</v>
       </c>
       <c r="FH23" s="5">
         <v>9.02</v>
       </c>
       <c r="FI23" s="2">
         <v>45</v>
       </c>
       <c r="FJ23" s="2">
         <v>376</v>
       </c>
       <c r="FK23" s="5">
         <v>8.36</v>
       </c>
       <c r="FL23" s="2">
         <v>210917</v>
       </c>
       <c r="FM23" s="2">
         <v>219326</v>
       </c>
@@ -13994,66 +13994,66 @@
       <c r="ER24" s="2">
         <v>6765</v>
       </c>
       <c r="ES24" s="5">
         <v>0.18</v>
       </c>
       <c r="ET24" s="2">
         <v>43883</v>
       </c>
       <c r="EU24" s="2">
         <v>16076</v>
       </c>
       <c r="EV24" s="5">
         <v>0.37</v>
       </c>
       <c r="EW24" s="2">
         <v>1019</v>
       </c>
       <c r="EX24" s="2">
         <v>597</v>
       </c>
       <c r="EY24" s="5">
         <v>0.59</v>
       </c>
       <c r="EZ24" s="2">
+        <v>672</v>
+      </c>
+      <c r="FA24" s="2">
+        <v>1068</v>
+      </c>
+      <c r="FB24" s="5">
+        <v>1.59</v>
+      </c>
+      <c r="FC24" s="2">
         <v>5</v>
       </c>
-      <c r="FA24" s="2">
+      <c r="FD24" s="2">
         <v>7</v>
       </c>
-      <c r="FB24" s="5">
+      <c r="FE24" s="5">
         <v>1.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.59</v>
       </c>
       <c r="FF24" s="2">
         <v>34</v>
       </c>
       <c r="FG24" s="2">
         <v>224</v>
       </c>
       <c r="FH24" s="5">
         <v>6.6</v>
       </c>
       <c r="FI24" s="2">
         <v>113</v>
       </c>
       <c r="FJ24" s="2">
         <v>838</v>
       </c>
       <c r="FK24" s="5">
         <v>7.41</v>
       </c>
       <c r="FL24" s="2">
         <v>405745</v>
       </c>
       <c r="FM24" s="2">
         <v>420981</v>
       </c>
@@ -14785,66 +14785,66 @@
       <c r="ER25" s="2">
         <v>18517</v>
       </c>
       <c r="ES25" s="5">
         <v>0.19</v>
       </c>
       <c r="ET25" s="2">
         <v>151843</v>
       </c>
       <c r="EU25" s="2">
         <v>56589</v>
       </c>
       <c r="EV25" s="5">
         <v>0.37</v>
       </c>
       <c r="EW25" s="2">
         <v>8531</v>
       </c>
       <c r="EX25" s="2">
         <v>5143</v>
       </c>
       <c r="EY25" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ25" s="2">
+        <v>3342</v>
+      </c>
+      <c r="FA25" s="2">
+        <v>5246</v>
+      </c>
+      <c r="FB25" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="FC25" s="2">
         <v>45</v>
       </c>
-      <c r="FA25" s="2">
+      <c r="FD25" s="2">
         <v>43</v>
       </c>
-      <c r="FB25" s="5">
+      <c r="FE25" s="5">
         <v>0.96</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.57</v>
       </c>
       <c r="FF25" s="2">
         <v>89</v>
       </c>
       <c r="FG25" s="2">
         <v>664</v>
       </c>
       <c r="FH25" s="5">
         <v>7.46</v>
       </c>
       <c r="FI25" s="2">
         <v>395</v>
       </c>
       <c r="FJ25" s="2">
         <v>3178</v>
       </c>
       <c r="FK25" s="5">
         <v>8.05</v>
       </c>
       <c r="FL25" s="2">
         <v>1385691</v>
       </c>
       <c r="FM25" s="2">
         <v>1712533</v>
       </c>
@@ -15576,66 +15576,66 @@
       <c r="ER26" s="2">
         <v>4221</v>
       </c>
       <c r="ES26" s="5">
         <v>0.17</v>
       </c>
       <c r="ET26" s="2">
         <v>23790</v>
       </c>
       <c r="EU26" s="2">
         <v>8485</v>
       </c>
       <c r="EV26" s="5">
         <v>0.36</v>
       </c>
       <c r="EW26" s="2">
         <v>1479</v>
       </c>
       <c r="EX26" s="2">
         <v>878</v>
       </c>
       <c r="EY26" s="5">
         <v>0.59</v>
       </c>
       <c r="EZ26" s="2">
+        <v>542</v>
+      </c>
+      <c r="FA26" s="2">
+        <v>717</v>
+      </c>
+      <c r="FB26" s="5">
+        <v>1.32</v>
+      </c>
+      <c r="FC26" s="2">
         <v>5</v>
       </c>
-      <c r="FA26" s="2">
+      <c r="FD26" s="2">
         <v>5</v>
       </c>
-      <c r="FB26" s="5">
+      <c r="FE26" s="5">
         <v>1.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.32</v>
       </c>
       <c r="FF26" s="2">
         <v>14</v>
       </c>
       <c r="FG26" s="2">
         <v>122</v>
       </c>
       <c r="FH26" s="5">
         <v>8.74</v>
       </c>
       <c r="FI26" s="2">
         <v>37</v>
       </c>
       <c r="FJ26" s="2">
         <v>225</v>
       </c>
       <c r="FK26" s="5">
         <v>6.07</v>
       </c>
       <c r="FL26" s="2">
         <v>306098</v>
       </c>
       <c r="FM26" s="2">
         <v>301828</v>
       </c>
@@ -16367,63 +16367,63 @@
       <c r="ER27" s="2">
         <v>618</v>
       </c>
       <c r="ES27" s="5">
         <v>0.16</v>
       </c>
       <c r="ET27" s="2">
         <v>4391</v>
       </c>
       <c r="EU27" s="2">
         <v>1577</v>
       </c>
       <c r="EV27" s="5">
         <v>0.36</v>
       </c>
       <c r="EW27" s="2">
         <v>421</v>
       </c>
       <c r="EX27" s="2">
         <v>250</v>
       </c>
       <c r="EY27" s="5">
         <v>0.59</v>
       </c>
       <c r="EZ27" s="2">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="FA27" s="2">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="FB27" s="5">
         <v>1.16</v>
       </c>
       <c r="FC27" s="2">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="FD27" s="2">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="FE27" s="5">
         <v>1.16</v>
       </c>
       <c r="FF27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FG27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FH27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="FI27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FJ27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="FK27" s="5" t="s">
         <v>108</v>
       </c>
       <c r="FL27" s="2">
         <v>60016</v>
       </c>
@@ -17158,66 +17158,66 @@
       <c r="ER28" s="2">
         <v>16838</v>
       </c>
       <c r="ES28" s="5">
         <v>0.18</v>
       </c>
       <c r="ET28" s="2">
         <v>55611</v>
       </c>
       <c r="EU28" s="2">
         <v>20429</v>
       </c>
       <c r="EV28" s="5">
         <v>0.37</v>
       </c>
       <c r="EW28" s="2">
         <v>9534</v>
       </c>
       <c r="EX28" s="2">
         <v>5744</v>
       </c>
       <c r="EY28" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ28" s="2">
+        <v>2177</v>
+      </c>
+      <c r="FA28" s="2">
+        <v>1316</v>
+      </c>
+      <c r="FB28" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="FC28" s="2">
         <v>124</v>
       </c>
-      <c r="FA28" s="2">
+      <c r="FD28" s="2">
         <v>139</v>
       </c>
-      <c r="FB28" s="5">
+      <c r="FE28" s="5">
         <v>1.12</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.6</v>
       </c>
       <c r="FF28" s="2">
         <v>44</v>
       </c>
       <c r="FG28" s="2">
         <v>190</v>
       </c>
       <c r="FH28" s="5">
         <v>4.32</v>
       </c>
       <c r="FI28" s="2">
         <v>137</v>
       </c>
       <c r="FJ28" s="2">
         <v>906</v>
       </c>
       <c r="FK28" s="5">
         <v>6.61</v>
       </c>
       <c r="FL28" s="2">
         <v>980550</v>
       </c>
       <c r="FM28" s="2">
         <v>904036</v>
       </c>
@@ -17949,66 +17949,66 @@
       <c r="ER29" s="2">
         <v>10815</v>
       </c>
       <c r="ES29" s="5">
         <v>0.17</v>
       </c>
       <c r="ET29" s="2">
         <v>71302</v>
       </c>
       <c r="EU29" s="2">
         <v>25629</v>
       </c>
       <c r="EV29" s="5">
         <v>0.36</v>
       </c>
       <c r="EW29" s="2">
         <v>10165</v>
       </c>
       <c r="EX29" s="2">
         <v>6147</v>
       </c>
       <c r="EY29" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ29" s="2">
+        <v>2086</v>
+      </c>
+      <c r="FA29" s="2">
+        <v>3134</v>
+      </c>
+      <c r="FB29" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="FC29" s="2">
         <v>15</v>
       </c>
-      <c r="FA29" s="2">
+      <c r="FD29" s="2">
         <v>14</v>
       </c>
-      <c r="FB29" s="5">
+      <c r="FE29" s="5">
         <v>0.94</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.5</v>
       </c>
       <c r="FF29" s="2">
         <v>17</v>
       </c>
       <c r="FG29" s="2">
         <v>97</v>
       </c>
       <c r="FH29" s="5">
         <v>5.73</v>
       </c>
       <c r="FI29" s="2">
         <v>76</v>
       </c>
       <c r="FJ29" s="2">
         <v>373</v>
       </c>
       <c r="FK29" s="5">
         <v>4.91</v>
       </c>
       <c r="FL29" s="2">
         <v>835231</v>
       </c>
       <c r="FM29" s="2">
         <v>809573</v>
       </c>
@@ -18739,67 +18739,67 @@
       </c>
       <c r="ER30" s="2">
         <v>1499</v>
       </c>
       <c r="ES30" s="5">
         <v>0.18</v>
       </c>
       <c r="ET30" s="2">
         <v>9243</v>
       </c>
       <c r="EU30" s="2">
         <v>3363</v>
       </c>
       <c r="EV30" s="5">
         <v>0.36</v>
       </c>
       <c r="EW30" s="2">
         <v>645</v>
       </c>
       <c r="EX30" s="2">
         <v>387</v>
       </c>
       <c r="EY30" s="5">
         <v>0.6</v>
       </c>
-      <c r="EZ30" s="2" t="s">
+      <c r="EZ30" s="2">
+        <v>197</v>
+      </c>
+      <c r="FA30" s="2">
+        <v>195</v>
+      </c>
+      <c r="FB30" s="5">
+        <v>0.99</v>
+      </c>
+      <c r="FC30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="FA30" s="2" t="s">
+      <c r="FD30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="FB30" s="5" t="s">
+      <c r="FE30" s="5" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.99</v>
       </c>
       <c r="FF30" s="2">
         <v>6</v>
       </c>
       <c r="FG30" s="2">
         <v>17</v>
       </c>
       <c r="FH30" s="5">
         <v>2.9</v>
       </c>
       <c r="FI30" s="2">
         <v>11</v>
       </c>
       <c r="FJ30" s="2">
         <v>50</v>
       </c>
       <c r="FK30" s="5">
         <v>4.52</v>
       </c>
       <c r="FL30" s="2">
         <v>112425</v>
       </c>
       <c r="FM30" s="2">
         <v>104129</v>
       </c>
@@ -19531,66 +19531,66 @@
       <c r="ER31" s="2">
         <v>3373</v>
       </c>
       <c r="ES31" s="5">
         <v>0.17</v>
       </c>
       <c r="ET31" s="2">
         <v>16168</v>
       </c>
       <c r="EU31" s="2">
         <v>5719</v>
       </c>
       <c r="EV31" s="5">
         <v>0.35</v>
       </c>
       <c r="EW31" s="2">
         <v>2603</v>
       </c>
       <c r="EX31" s="2">
         <v>1566</v>
       </c>
       <c r="EY31" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ31" s="2">
+        <v>529</v>
+      </c>
+      <c r="FA31" s="2">
+        <v>321</v>
+      </c>
+      <c r="FB31" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="FC31" s="2">
         <v>24</v>
       </c>
-      <c r="FA31" s="2">
+      <c r="FD31" s="2">
         <v>38</v>
       </c>
-      <c r="FB31" s="5">
+      <c r="FE31" s="5">
         <v>1.58</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.61</v>
       </c>
       <c r="FF31" s="2">
         <v>14</v>
       </c>
       <c r="FG31" s="2">
         <v>31</v>
       </c>
       <c r="FH31" s="5">
         <v>2.19</v>
       </c>
       <c r="FI31" s="2">
         <v>27</v>
       </c>
       <c r="FJ31" s="2">
         <v>170</v>
       </c>
       <c r="FK31" s="5">
         <v>6.3</v>
       </c>
       <c r="FL31" s="2">
         <v>335325</v>
       </c>
       <c r="FM31" s="2">
         <v>313578</v>
       </c>
@@ -20322,66 +20322,66 @@
       <c r="ER32" s="2">
         <v>12154</v>
       </c>
       <c r="ES32" s="5">
         <v>0.18</v>
       </c>
       <c r="ET32" s="2">
         <v>54397</v>
       </c>
       <c r="EU32" s="2">
         <v>19306</v>
       </c>
       <c r="EV32" s="5">
         <v>0.35</v>
       </c>
       <c r="EW32" s="2">
         <v>9445</v>
       </c>
       <c r="EX32" s="2">
         <v>5711</v>
       </c>
       <c r="EY32" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ32" s="2">
+        <v>1614</v>
+      </c>
+      <c r="FA32" s="2">
+        <v>1419</v>
+      </c>
+      <c r="FB32" s="5">
+        <v>0.88</v>
+      </c>
+      <c r="FC32" s="2">
         <v>117</v>
       </c>
-      <c r="FA32" s="2">
+      <c r="FD32" s="2">
         <v>118</v>
       </c>
-      <c r="FB32" s="5">
+      <c r="FE32" s="5">
         <v>1.01</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.88</v>
       </c>
       <c r="FF32" s="2">
         <v>28</v>
       </c>
       <c r="FG32" s="2">
         <v>89</v>
       </c>
       <c r="FH32" s="5">
         <v>3.19</v>
       </c>
       <c r="FI32" s="2">
         <v>81</v>
       </c>
       <c r="FJ32" s="2">
         <v>554</v>
       </c>
       <c r="FK32" s="5">
         <v>6.83</v>
       </c>
       <c r="FL32" s="2">
         <v>878675</v>
       </c>
       <c r="FM32" s="2">
         <v>838396</v>
       </c>
@@ -21113,66 +21113,66 @@
       <c r="ER33" s="2">
         <v>2943</v>
       </c>
       <c r="ES33" s="5">
         <v>0.17</v>
       </c>
       <c r="ET33" s="2">
         <v>23683</v>
       </c>
       <c r="EU33" s="2">
         <v>7915</v>
       </c>
       <c r="EV33" s="5">
         <v>0.33</v>
       </c>
       <c r="EW33" s="2">
         <v>2455</v>
       </c>
       <c r="EX33" s="2">
         <v>1490</v>
       </c>
       <c r="EY33" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ33" s="2">
+        <v>538</v>
+      </c>
+      <c r="FA33" s="2">
+        <v>570</v>
+      </c>
+      <c r="FB33" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="FC33" s="2">
         <v>14</v>
       </c>
-      <c r="FA33" s="2">
+      <c r="FD33" s="2">
         <v>15</v>
       </c>
-      <c r="FB33" s="5">
+      <c r="FE33" s="5">
         <v>1.05</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.06</v>
       </c>
       <c r="FF33" s="2">
         <v>8</v>
       </c>
       <c r="FG33" s="2">
         <v>14</v>
       </c>
       <c r="FH33" s="5">
         <v>1.77</v>
       </c>
       <c r="FI33" s="2">
         <v>17</v>
       </c>
       <c r="FJ33" s="2">
         <v>191</v>
       </c>
       <c r="FK33" s="5">
         <v>11.26</v>
       </c>
       <c r="FL33" s="2">
         <v>324839</v>
       </c>
       <c r="FM33" s="2">
         <v>354315</v>
       </c>
@@ -22695,66 +22695,66 @@
       <c r="ER35" s="13">
         <v>209693</v>
       </c>
       <c r="ES35" s="14">
         <v>0.17</v>
       </c>
       <c r="ET35" s="13">
         <v>1539642</v>
       </c>
       <c r="EU35" s="13">
         <v>569854</v>
       </c>
       <c r="EV35" s="14">
         <v>0.37</v>
       </c>
       <c r="EW35" s="13">
         <v>67277</v>
       </c>
       <c r="EX35" s="13">
         <v>40476</v>
       </c>
       <c r="EY35" s="14">
         <v>0.6</v>
       </c>
       <c r="EZ35" s="13">
+        <v>34550</v>
+      </c>
+      <c r="FA35" s="13">
+        <v>59468</v>
+      </c>
+      <c r="FB35" s="14">
+        <v>1.72</v>
+      </c>
+      <c r="FC35" s="13">
         <v>638</v>
       </c>
-      <c r="FA35" s="13">
+      <c r="FD35" s="13">
         <v>689</v>
       </c>
-      <c r="FB35" s="14">
+      <c r="FE35" s="14">
         <v>1.08</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.72</v>
       </c>
       <c r="FF35" s="13">
         <v>1124</v>
       </c>
       <c r="FG35" s="13">
         <v>9024</v>
       </c>
       <c r="FH35" s="14">
         <v>8.03</v>
       </c>
       <c r="FI35" s="13">
         <v>4406</v>
       </c>
       <c r="FJ35" s="13">
         <v>31887</v>
       </c>
       <c r="FK35" s="14">
         <v>7.24</v>
       </c>
       <c r="FL35" s="13">
         <v>14035361</v>
       </c>
       <c r="FM35" s="13">
         <v>15463062</v>
       </c>