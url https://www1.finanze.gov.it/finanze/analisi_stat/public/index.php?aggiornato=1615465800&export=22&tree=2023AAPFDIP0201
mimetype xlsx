--- v0 (2025-12-08)
+++ v1 (2026-08-26)
@@ -5669,58 +5669,58 @@
       </c>
       <c r="J14" s="2">
         <v>48</v>
       </c>
       <c r="K14" s="5">
         <v>2.28</v>
       </c>
       <c r="L14" s="2">
         <v>20197</v>
       </c>
       <c r="M14" s="2">
         <v>24218</v>
       </c>
       <c r="N14" s="5">
         <v>1.2</v>
       </c>
       <c r="O14" s="2">
         <v>54951</v>
       </c>
       <c r="P14" s="2">
         <v>1188902</v>
       </c>
       <c r="Q14" s="5">
         <v>21.64</v>
       </c>
-      <c r="R14" s="2" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="R14" s="2">
+        <v>3747</v>
+      </c>
+      <c r="S14" s="2">
+        <v>76048</v>
+      </c>
+      <c r="T14" s="5">
+        <v>20.3</v>
       </c>
       <c r="U14" s="2">
         <v>1156</v>
       </c>
       <c r="V14" s="2">
         <v>10235</v>
       </c>
       <c r="W14" s="5">
         <v>8.85</v>
       </c>
       <c r="X14" s="2">
         <v>253</v>
       </c>
       <c r="Y14" s="2">
         <v>8597</v>
       </c>
       <c r="Z14" s="5">
         <v>33.98</v>
       </c>
       <c r="AA14" s="2">
         <v>30</v>
       </c>
       <c r="AB14" s="2">
         <v>50</v>
       </c>
@@ -5795,58 +5795,58 @@
       </c>
       <c r="AZ14" s="2">
         <v>6391</v>
       </c>
       <c r="BA14" s="5">
         <v>2.77</v>
       </c>
       <c r="BB14" s="2">
         <v>136</v>
       </c>
       <c r="BC14" s="2">
         <v>1034</v>
       </c>
       <c r="BD14" s="5">
         <v>7.6</v>
       </c>
       <c r="BE14" s="2">
         <v>316</v>
       </c>
       <c r="BF14" s="2">
         <v>405</v>
       </c>
       <c r="BG14" s="5">
         <v>1.28</v>
       </c>
-      <c r="BH14" s="2" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="BH14" s="2">
+        <v>16409</v>
+      </c>
+      <c r="BI14" s="2">
+        <v>8582</v>
+      </c>
+      <c r="BJ14" s="5">
+        <v>0.52</v>
       </c>
       <c r="BK14" s="2">
         <v>1057</v>
       </c>
       <c r="BL14" s="2">
         <v>134</v>
       </c>
       <c r="BM14" s="5">
         <v>0.13</v>
       </c>
       <c r="BN14" s="2">
         <v>54953</v>
       </c>
       <c r="BO14" s="2">
         <v>1370124</v>
       </c>
       <c r="BP14" s="5">
         <v>24.93</v>
       </c>
       <c r="BQ14" s="2">
         <v>54953</v>
       </c>
       <c r="BR14" s="2">
         <v>1345950</v>
       </c>
@@ -6389,67 +6389,67 @@
       </c>
       <c r="IP14" s="2">
         <v>2354</v>
       </c>
       <c r="IQ14" s="5">
         <v>0.14</v>
       </c>
       <c r="IR14" s="2">
         <v>11477</v>
       </c>
       <c r="IS14" s="2">
         <v>9163</v>
       </c>
       <c r="IT14" s="5">
         <v>0.8</v>
       </c>
       <c r="IU14" s="2">
         <v>16631</v>
       </c>
       <c r="IV14" s="2">
         <v>9853</v>
       </c>
       <c r="IW14" s="5">
         <v>0.59</v>
       </c>
-      <c r="IX14" s="2" t="s">
-[...15 lines deleted...]
-        <v>108</v>
+      <c r="IX14" s="2">
+        <v>4128</v>
+      </c>
+      <c r="IY14" s="2">
+        <v>2502</v>
+      </c>
+      <c r="IZ14" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="JA14" s="2">
+        <v>7478</v>
+      </c>
+      <c r="JB14" s="2">
+        <v>3415</v>
+      </c>
+      <c r="JC14" s="5">
+        <v>0.46</v>
       </c>
     </row>
     <row r="15" spans="1:263">
       <c r="A15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B15" s="2">
         <v>4251860</v>
       </c>
       <c r="C15" s="2">
         <v>158221</v>
       </c>
       <c r="D15" s="2">
         <v>16674</v>
       </c>
       <c r="E15" s="5">
         <v>0.11</v>
       </c>
       <c r="F15" s="2">
         <v>273541</v>
       </c>
       <c r="G15" s="2">
         <v>11902</v>
       </c>
       <c r="H15" s="5">