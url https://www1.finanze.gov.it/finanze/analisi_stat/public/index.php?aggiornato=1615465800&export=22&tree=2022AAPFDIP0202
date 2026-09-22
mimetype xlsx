--- v0 (2025-12-07)
+++ v1 (2026-09-22)
@@ -215,93 +215,93 @@
   <si>
     <t>Detrazioni per carichi di famiglia</t>
   </si>
   <si>
     <t>Detrazioni per redditi di lavoro dipendente, pensione e redditi assimilati</t>
   </si>
   <si>
     <t>Detrazione oneri sez. I del quadro RP</t>
   </si>
   <si>
     <t>Detrazioni per spese recupero patrimonio edilizio (sez. III-A del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per interventi finalizzati al risparmio energetico (sez. IV del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni per canoni di locazione e affitto terreni (sez. V del quadro RP)</t>
   </si>
   <si>
     <t>Detrazioni arredo, giovani coppie, IVA acquisto abit. classe A/B e altre spese (sez.III C quadro RP)</t>
   </si>
   <si>
     <t>Detrazione comparto sicurezza e difesa (sez. VI del quadro RC)</t>
   </si>
   <si>
-    <t>Oneri sez. VI del quadro RP</t>
+    <t>Altre detrazioni e crediti d'imposta</t>
   </si>
   <si>
-    <t>Altre detrazioni e crediti d'imposta</t>
+    <t>Oneri sez. VI del quadro RP</t>
   </si>
   <si>
     <t>Residuo detrazione Start-up periodi precedenti</t>
   </si>
   <si>
     <t>Detrazione investimenti start up</t>
   </si>
   <si>
     <t>Totale spese sanitarie, spese sanitarie per portatori di handicap e acquisto cani guida</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari abitazione principale</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari altri immobili</t>
   </si>
   <si>
     <t>Interessi mutui recupero edilizio</t>
   </si>
   <si>
     <t>Interessi mutui costruzione abitazione principale</t>
   </si>
   <si>
     <t>Interessi per prestiti o mutui agrari</t>
   </si>
   <si>
     <t>Assicurazioni sulla vita, contro infortuni, invalidita' e non autosufficienza</t>
   </si>
   <si>
     <t>Spese per istruzione non universitaria</t>
   </si>
   <si>
     <t>Spese per istruzione universitaria</t>
   </si>
   <si>
-    <t>Spese funebri</t>
+    <t>Spese per addetti assistenza personale</t>
   </si>
   <si>
-    <t>Spese per addetti assistenza personale</t>
+    <t>Spese funebri</t>
   </si>
   <si>
     <t>Spese attivita' sportive ragazzi</t>
   </si>
   <si>
     <t>Spese intermediazione immobiliare</t>
   </si>
   <si>
     <t>Spese locazione per studenti fuori sede</t>
   </si>
   <si>
     <t>Assicurazioni per rischio eventi calamitosi</t>
   </si>
   <si>
     <t>Altri oneri detraibili</t>
   </si>
   <si>
     <t>Totale oneri detraibili al 19%</t>
   </si>
   <si>
     <t>Erogazione a favore delle Onlus</t>
   </si>
   <si>
     <t>Erogazione a favore dei partiti politici</t>
   </si>
@@ -5281,67 +5281,67 @@
       </c>
       <c r="ER13" s="2">
         <v>0</v>
       </c>
       <c r="ES13" s="5">
         <v>0.0</v>
       </c>
       <c r="ET13" s="2">
         <v>9</v>
       </c>
       <c r="EU13" s="2">
         <v>3</v>
       </c>
       <c r="EV13" s="5">
         <v>0.37</v>
       </c>
       <c r="EW13" s="2">
         <v>0</v>
       </c>
       <c r="EX13" s="2">
         <v>0</v>
       </c>
       <c r="EY13" s="5">
         <v>0.0</v>
       </c>
-      <c r="EZ13" s="2">
-[...5 lines deleted...]
-      <c r="FB13" s="5">
+      <c r="EZ13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FA13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FB13" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="FC13" s="2">
+        <v>0</v>
+      </c>
+      <c r="FD13" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE13" s="5">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="FF13" s="2">
         <v>0</v>
       </c>
       <c r="FG13" s="2">
         <v>0</v>
       </c>
       <c r="FH13" s="5">
         <v>0.0</v>
       </c>
       <c r="FI13" s="2">
         <v>0</v>
       </c>
       <c r="FJ13" s="2">
         <v>0</v>
       </c>
       <c r="FK13" s="5">
         <v>0.0</v>
       </c>
       <c r="FL13" s="2">
         <v>40</v>
       </c>
       <c r="FM13" s="2">
         <v>56</v>
       </c>
@@ -5399,66 +5399,66 @@
       <c r="GE13" s="2">
         <v>4</v>
       </c>
       <c r="GF13" s="5">
         <v>0.34</v>
       </c>
       <c r="GG13" s="2">
         <v>0</v>
       </c>
       <c r="GH13" s="2">
         <v>0</v>
       </c>
       <c r="GI13" s="5">
         <v>0.0</v>
       </c>
       <c r="GJ13" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GK13" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GL13" s="5" t="s">
         <v>106</v>
       </c>
       <c r="GM13" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN13" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP13" s="2">
         <v>5</v>
       </c>
-      <c r="GN13" s="2">
+      <c r="GQ13" s="2">
         <v>6</v>
       </c>
-      <c r="GO13" s="5">
+      <c r="GR13" s="5">
         <v>1.22</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS13" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GT13" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GU13" s="5" t="s">
         <v>106</v>
       </c>
       <c r="GV13" s="2">
         <v>0</v>
       </c>
       <c r="GW13" s="2">
         <v>0</v>
       </c>
       <c r="GX13" s="5">
         <v>0.0</v>
       </c>
       <c r="GY13" s="2">
         <v>0</v>
       </c>
       <c r="GZ13" s="2">
         <v>0</v>
       </c>
@@ -6063,67 +6063,67 @@
       </c>
       <c r="ER14" s="2">
         <v>0</v>
       </c>
       <c r="ES14" s="5">
         <v>0.0</v>
       </c>
       <c r="ET14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="EU14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="EV14" s="5" t="s">
         <v>106</v>
       </c>
       <c r="EW14" s="2">
         <v>0</v>
       </c>
       <c r="EX14" s="2">
         <v>0</v>
       </c>
       <c r="EY14" s="5">
         <v>0.0</v>
       </c>
-      <c r="EZ14" s="2" t="s">
-[...14 lines deleted...]
-      <c r="FE14" s="5">
+      <c r="EZ14" s="2">
+        <v>0</v>
+      </c>
+      <c r="FA14" s="2">
+        <v>0</v>
+      </c>
+      <c r="FB14" s="5">
         <v>0.0</v>
+      </c>
+      <c r="FC14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FE14" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="FF14" s="2">
         <v>0</v>
       </c>
       <c r="FG14" s="2">
         <v>0</v>
       </c>
       <c r="FH14" s="5">
         <v>0.0</v>
       </c>
       <c r="FI14" s="2">
         <v>0</v>
       </c>
       <c r="FJ14" s="2">
         <v>0</v>
       </c>
       <c r="FK14" s="5">
         <v>0.0</v>
       </c>
       <c r="FL14" s="2">
         <v>12</v>
       </c>
       <c r="FM14" s="2">
         <v>15</v>
       </c>
@@ -6180,67 +6180,67 @@
       </c>
       <c r="GE14" s="2">
         <v>4</v>
       </c>
       <c r="GF14" s="5">
         <v>0.39</v>
       </c>
       <c r="GG14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GH14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GI14" s="5" t="s">
         <v>106</v>
       </c>
       <c r="GJ14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GK14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GL14" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="GM14" s="2" t="s">
-[...14 lines deleted...]
-      <c r="GR14" s="5">
+      <c r="GM14" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN14" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO14" s="5">
         <v>0.0</v>
+      </c>
+      <c r="GP14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GQ14" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GR14" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="GS14" s="2">
         <v>0</v>
       </c>
       <c r="GT14" s="2">
         <v>0</v>
       </c>
       <c r="GU14" s="5">
         <v>0.0</v>
       </c>
       <c r="GV14" s="2">
         <v>0</v>
       </c>
       <c r="GW14" s="2">
         <v>0</v>
       </c>
       <c r="GX14" s="5">
         <v>0.0</v>
       </c>
       <c r="GY14" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GZ14" s="2" t="s">
         <v>106</v>
       </c>
@@ -6962,67 +6962,67 @@
       </c>
       <c r="GE15" s="2">
         <v>3</v>
       </c>
       <c r="GF15" s="5">
         <v>0.19</v>
       </c>
       <c r="GG15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GH15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GI15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="GJ15" s="2">
         <v>4</v>
       </c>
       <c r="GK15" s="2">
         <v>7</v>
       </c>
       <c r="GL15" s="5">
         <v>1.78</v>
       </c>
-      <c r="GM15" s="2" t="s">
-[...14 lines deleted...]
-      <c r="GR15" s="5">
+      <c r="GM15" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN15" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO15" s="5">
         <v>0.0</v>
+      </c>
+      <c r="GP15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GQ15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GR15" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="GS15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GT15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GU15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="GV15" s="2">
         <v>0</v>
       </c>
       <c r="GW15" s="2">
         <v>0</v>
       </c>
       <c r="GX15" s="5">
         <v>0.0</v>
       </c>
       <c r="GY15" s="2" t="s">
         <v>106</v>
       </c>
       <c r="GZ15" s="2" t="s">
         <v>106</v>
       </c>
@@ -7628,66 +7628,66 @@
       <c r="ER16" s="2">
         <v>13</v>
       </c>
       <c r="ES16" s="5">
         <v>0.07</v>
       </c>
       <c r="ET16" s="2">
         <v>476</v>
       </c>
       <c r="EU16" s="2">
         <v>141</v>
       </c>
       <c r="EV16" s="5">
         <v>0.3</v>
       </c>
       <c r="EW16" s="2">
         <v>31</v>
       </c>
       <c r="EX16" s="2">
         <v>6</v>
       </c>
       <c r="EY16" s="5">
         <v>0.18</v>
       </c>
       <c r="EZ16" s="2">
+        <v>76</v>
+      </c>
+      <c r="FA16" s="2">
+        <v>123</v>
+      </c>
+      <c r="FB16" s="5">
+        <v>1.62</v>
+      </c>
+      <c r="FC16" s="2">
         <v>574</v>
       </c>
-      <c r="FA16" s="2">
+      <c r="FD16" s="2">
         <v>49</v>
       </c>
-      <c r="FB16" s="5">
+      <c r="FE16" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.62</v>
       </c>
       <c r="FF16" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FG16" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FH16" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FI16" s="2">
         <v>0</v>
       </c>
       <c r="FJ16" s="2">
         <v>0</v>
       </c>
       <c r="FK16" s="5">
         <v>0.0</v>
       </c>
       <c r="FL16" s="2">
         <v>11813</v>
       </c>
       <c r="FM16" s="2">
         <v>6481</v>
       </c>
@@ -7744,67 +7744,67 @@
       </c>
       <c r="GE16" s="2">
         <v>621</v>
       </c>
       <c r="GF16" s="5">
         <v>0.24</v>
       </c>
       <c r="GG16" s="2">
         <v>419</v>
       </c>
       <c r="GH16" s="2">
         <v>157</v>
       </c>
       <c r="GI16" s="5">
         <v>0.37</v>
       </c>
       <c r="GJ16" s="2">
         <v>1949</v>
       </c>
       <c r="GK16" s="2">
         <v>2026</v>
       </c>
       <c r="GL16" s="5">
         <v>1.04</v>
       </c>
-      <c r="GM16" s="2">
+      <c r="GM16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GN16" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GO16" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="GP16" s="2">
         <v>145</v>
       </c>
-      <c r="GN16" s="2">
+      <c r="GQ16" s="2">
         <v>208</v>
       </c>
-      <c r="GO16" s="5">
+      <c r="GR16" s="5">
         <v>1.44</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="GS16" s="2">
         <v>175</v>
       </c>
       <c r="GT16" s="2">
         <v>31</v>
       </c>
       <c r="GU16" s="5">
         <v>0.18</v>
       </c>
       <c r="GV16" s="2">
         <v>64</v>
       </c>
       <c r="GW16" s="2">
         <v>52</v>
       </c>
       <c r="GX16" s="5">
         <v>0.82</v>
       </c>
       <c r="GY16" s="2">
         <v>59</v>
       </c>
       <c r="GZ16" s="2">
         <v>98</v>
       </c>
@@ -8410,66 +8410,66 @@
       <c r="ER17" s="2">
         <v>12</v>
       </c>
       <c r="ES17" s="5">
         <v>0.15</v>
       </c>
       <c r="ET17" s="2">
         <v>354</v>
       </c>
       <c r="EU17" s="2">
         <v>113</v>
       </c>
       <c r="EV17" s="5">
         <v>0.32</v>
       </c>
       <c r="EW17" s="2">
         <v>36</v>
       </c>
       <c r="EX17" s="2">
         <v>9</v>
       </c>
       <c r="EY17" s="5">
         <v>0.25</v>
       </c>
       <c r="EZ17" s="2">
+        <v>46</v>
+      </c>
+      <c r="FA17" s="2">
+        <v>49</v>
+      </c>
+      <c r="FB17" s="5">
+        <v>1.06</v>
+      </c>
+      <c r="FC17" s="2">
         <v>333</v>
       </c>
-      <c r="FA17" s="2">
+      <c r="FD17" s="2">
         <v>29</v>
       </c>
-      <c r="FB17" s="5">
+      <c r="FE17" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.06</v>
       </c>
       <c r="FF17" s="2">
         <v>0</v>
       </c>
       <c r="FG17" s="2">
         <v>0</v>
       </c>
       <c r="FH17" s="5">
         <v>0.0</v>
       </c>
       <c r="FI17" s="2">
         <v>0</v>
       </c>
       <c r="FJ17" s="2">
         <v>0</v>
       </c>
       <c r="FK17" s="5">
         <v>0.0</v>
       </c>
       <c r="FL17" s="2">
         <v>8853</v>
       </c>
       <c r="FM17" s="2">
         <v>4877</v>
       </c>
@@ -8526,67 +8526,67 @@
       </c>
       <c r="GE17" s="2">
         <v>437</v>
       </c>
       <c r="GF17" s="5">
         <v>0.24</v>
       </c>
       <c r="GG17" s="2">
         <v>353</v>
       </c>
       <c r="GH17" s="2">
         <v>123</v>
       </c>
       <c r="GI17" s="5">
         <v>0.35</v>
       </c>
       <c r="GJ17" s="2">
         <v>1386</v>
       </c>
       <c r="GK17" s="2">
         <v>1395</v>
       </c>
       <c r="GL17" s="5">
         <v>1.01</v>
       </c>
-      <c r="GM17" s="2">
+      <c r="GM17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GN17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GO17" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="GP17" s="2">
         <v>125</v>
       </c>
-      <c r="GN17" s="2">
+      <c r="GQ17" s="2">
         <v>177</v>
       </c>
-      <c r="GO17" s="5">
+      <c r="GR17" s="5">
         <v>1.42</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="GS17" s="2">
         <v>130</v>
       </c>
       <c r="GT17" s="2">
         <v>24</v>
       </c>
       <c r="GU17" s="5">
         <v>0.18</v>
       </c>
       <c r="GV17" s="2">
         <v>49</v>
       </c>
       <c r="GW17" s="2">
         <v>37</v>
       </c>
       <c r="GX17" s="5">
         <v>0.75</v>
       </c>
       <c r="GY17" s="2">
         <v>38</v>
       </c>
       <c r="GZ17" s="2">
         <v>60</v>
       </c>
@@ -9192,66 +9192,66 @@
       <c r="ER18" s="2">
         <v>14</v>
       </c>
       <c r="ES18" s="5">
         <v>0.17</v>
       </c>
       <c r="ET18" s="2">
         <v>367</v>
       </c>
       <c r="EU18" s="2">
         <v>133</v>
       </c>
       <c r="EV18" s="5">
         <v>0.36</v>
       </c>
       <c r="EW18" s="2">
         <v>17</v>
       </c>
       <c r="EX18" s="2">
         <v>6</v>
       </c>
       <c r="EY18" s="5">
         <v>0.34</v>
       </c>
       <c r="EZ18" s="2">
+        <v>78</v>
+      </c>
+      <c r="FA18" s="2">
+        <v>100</v>
+      </c>
+      <c r="FB18" s="5">
+        <v>1.28</v>
+      </c>
+      <c r="FC18" s="2">
         <v>448</v>
       </c>
-      <c r="FA18" s="2">
+      <c r="FD18" s="2">
         <v>39</v>
       </c>
-      <c r="FB18" s="5">
+      <c r="FE18" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.28</v>
       </c>
       <c r="FF18" s="2">
         <v>0</v>
       </c>
       <c r="FG18" s="2">
         <v>0</v>
       </c>
       <c r="FH18" s="5">
         <v>0.0</v>
       </c>
       <c r="FI18" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ18" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK18" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL18" s="2">
         <v>10794</v>
       </c>
       <c r="FM18" s="2">
         <v>5814</v>
       </c>
@@ -9308,67 +9308,67 @@
       </c>
       <c r="GE18" s="2">
         <v>476</v>
       </c>
       <c r="GF18" s="5">
         <v>0.23</v>
       </c>
       <c r="GG18" s="2">
         <v>398</v>
       </c>
       <c r="GH18" s="2">
         <v>129</v>
       </c>
       <c r="GI18" s="5">
         <v>0.32</v>
       </c>
       <c r="GJ18" s="2">
         <v>1699</v>
       </c>
       <c r="GK18" s="2">
         <v>1653</v>
       </c>
       <c r="GL18" s="5">
         <v>0.97</v>
       </c>
-      <c r="GM18" s="2">
+      <c r="GM18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GN18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="GO18" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="GP18" s="2">
         <v>153</v>
       </c>
-      <c r="GN18" s="2">
+      <c r="GQ18" s="2">
         <v>214</v>
       </c>
-      <c r="GO18" s="5">
+      <c r="GR18" s="5">
         <v>1.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="GS18" s="2">
         <v>167</v>
       </c>
       <c r="GT18" s="2">
         <v>28</v>
       </c>
       <c r="GU18" s="5">
         <v>0.17</v>
       </c>
       <c r="GV18" s="2">
         <v>50</v>
       </c>
       <c r="GW18" s="2">
         <v>37</v>
       </c>
       <c r="GX18" s="5">
         <v>0.73</v>
       </c>
       <c r="GY18" s="2">
         <v>57</v>
       </c>
       <c r="GZ18" s="2">
         <v>103</v>
       </c>
@@ -9974,66 +9974,66 @@
       <c r="ER19" s="2">
         <v>14</v>
       </c>
       <c r="ES19" s="5">
         <v>0.18</v>
       </c>
       <c r="ET19" s="2">
         <v>396</v>
       </c>
       <c r="EU19" s="2">
         <v>116</v>
       </c>
       <c r="EV19" s="5">
         <v>0.29</v>
       </c>
       <c r="EW19" s="2">
         <v>62</v>
       </c>
       <c r="EX19" s="2">
         <v>29</v>
       </c>
       <c r="EY19" s="5">
         <v>0.47</v>
       </c>
       <c r="EZ19" s="2">
+        <v>61</v>
+      </c>
+      <c r="FA19" s="2">
+        <v>65</v>
+      </c>
+      <c r="FB19" s="5">
+        <v>1.07</v>
+      </c>
+      <c r="FC19" s="2">
         <v>481</v>
       </c>
-      <c r="FA19" s="2">
+      <c r="FD19" s="2">
         <v>41</v>
       </c>
-      <c r="FB19" s="5">
+      <c r="FE19" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.07</v>
       </c>
       <c r="FF19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FG19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FH19" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FI19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ19" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK19" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL19" s="2">
         <v>12495</v>
       </c>
       <c r="FM19" s="2">
         <v>6726</v>
       </c>
@@ -10091,66 +10091,66 @@
       <c r="GE19" s="2">
         <v>502</v>
       </c>
       <c r="GF19" s="5">
         <v>0.22</v>
       </c>
       <c r="GG19" s="2">
         <v>483</v>
       </c>
       <c r="GH19" s="2">
         <v>176</v>
       </c>
       <c r="GI19" s="5">
         <v>0.36</v>
       </c>
       <c r="GJ19" s="2">
         <v>1879</v>
       </c>
       <c r="GK19" s="2">
         <v>1845</v>
       </c>
       <c r="GL19" s="5">
         <v>0.98</v>
       </c>
       <c r="GM19" s="2">
+        <v>5</v>
+      </c>
+      <c r="GN19" s="2">
+        <v>7</v>
+      </c>
+      <c r="GO19" s="5">
+        <v>1.36</v>
+      </c>
+      <c r="GP19" s="2">
         <v>154</v>
       </c>
-      <c r="GN19" s="2">
+      <c r="GQ19" s="2">
         <v>213</v>
       </c>
-      <c r="GO19" s="5">
+      <c r="GR19" s="5">
         <v>1.39</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.36</v>
       </c>
       <c r="GS19" s="2">
         <v>212</v>
       </c>
       <c r="GT19" s="2">
         <v>37</v>
       </c>
       <c r="GU19" s="5">
         <v>0.17</v>
       </c>
       <c r="GV19" s="2">
         <v>60</v>
       </c>
       <c r="GW19" s="2">
         <v>48</v>
       </c>
       <c r="GX19" s="5">
         <v>0.8</v>
       </c>
       <c r="GY19" s="2">
         <v>70</v>
       </c>
       <c r="GZ19" s="2">
         <v>116</v>
       </c>
@@ -10756,66 +10756,66 @@
       <c r="ER20" s="2">
         <v>13</v>
       </c>
       <c r="ES20" s="5">
         <v>0.18</v>
       </c>
       <c r="ET20" s="2">
         <v>442</v>
       </c>
       <c r="EU20" s="2">
         <v>146</v>
       </c>
       <c r="EV20" s="5">
         <v>0.33</v>
       </c>
       <c r="EW20" s="2">
         <v>39</v>
       </c>
       <c r="EX20" s="2">
         <v>17</v>
       </c>
       <c r="EY20" s="5">
         <v>0.44</v>
       </c>
       <c r="EZ20" s="2">
+        <v>80</v>
+      </c>
+      <c r="FA20" s="2">
+        <v>127</v>
+      </c>
+      <c r="FB20" s="5">
+        <v>1.59</v>
+      </c>
+      <c r="FC20" s="2">
         <v>548</v>
       </c>
-      <c r="FA20" s="2">
+      <c r="FD20" s="2">
         <v>45</v>
       </c>
-      <c r="FB20" s="5">
+      <c r="FE20" s="5">
         <v>0.08</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.59</v>
       </c>
       <c r="FF20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FG20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FH20" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FI20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ20" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK20" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL20" s="2">
         <v>16796</v>
       </c>
       <c r="FM20" s="2">
         <v>9091</v>
       </c>
@@ -10873,66 +10873,66 @@
       <c r="GE20" s="2">
         <v>619</v>
       </c>
       <c r="GF20" s="5">
         <v>0.22</v>
       </c>
       <c r="GG20" s="2">
         <v>653</v>
       </c>
       <c r="GH20" s="2">
         <v>237</v>
       </c>
       <c r="GI20" s="5">
         <v>0.36</v>
       </c>
       <c r="GJ20" s="2">
         <v>2725</v>
       </c>
       <c r="GK20" s="2">
         <v>2800</v>
       </c>
       <c r="GL20" s="5">
         <v>1.03</v>
       </c>
       <c r="GM20" s="2">
+        <v>6</v>
+      </c>
+      <c r="GN20" s="2">
+        <v>9</v>
+      </c>
+      <c r="GO20" s="5">
+        <v>1.54</v>
+      </c>
+      <c r="GP20" s="2">
         <v>198</v>
       </c>
-      <c r="GN20" s="2">
+      <c r="GQ20" s="2">
         <v>286</v>
       </c>
-      <c r="GO20" s="5">
+      <c r="GR20" s="5">
         <v>1.45</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.54</v>
       </c>
       <c r="GS20" s="2">
         <v>268</v>
       </c>
       <c r="GT20" s="2">
         <v>48</v>
       </c>
       <c r="GU20" s="5">
         <v>0.18</v>
       </c>
       <c r="GV20" s="2">
         <v>98</v>
       </c>
       <c r="GW20" s="2">
         <v>73</v>
       </c>
       <c r="GX20" s="5">
         <v>0.74</v>
       </c>
       <c r="GY20" s="2">
         <v>110</v>
       </c>
       <c r="GZ20" s="2">
         <v>183</v>
       </c>
@@ -11538,66 +11538,66 @@
       <c r="ER21" s="2">
         <v>27</v>
       </c>
       <c r="ES21" s="5">
         <v>0.09</v>
       </c>
       <c r="ET21" s="2">
         <v>510</v>
       </c>
       <c r="EU21" s="2">
         <v>158</v>
       </c>
       <c r="EV21" s="5">
         <v>0.31</v>
       </c>
       <c r="EW21" s="2">
         <v>25</v>
       </c>
       <c r="EX21" s="2">
         <v>8</v>
       </c>
       <c r="EY21" s="5">
         <v>0.32</v>
       </c>
       <c r="EZ21" s="2">
+        <v>76</v>
+      </c>
+      <c r="FA21" s="2">
+        <v>73</v>
+      </c>
+      <c r="FB21" s="5">
+        <v>0.96</v>
+      </c>
+      <c r="FC21" s="2">
         <v>703</v>
       </c>
-      <c r="FA21" s="2">
+      <c r="FD21" s="2">
         <v>60</v>
       </c>
-      <c r="FB21" s="5">
+      <c r="FE21" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.96</v>
       </c>
       <c r="FF21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FG21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FH21" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FI21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ21" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK21" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL21" s="2">
         <v>24396</v>
       </c>
       <c r="FM21" s="2">
         <v>13551</v>
       </c>
@@ -11655,66 +11655,66 @@
       <c r="GE21" s="2">
         <v>795</v>
       </c>
       <c r="GF21" s="5">
         <v>0.22</v>
       </c>
       <c r="GG21" s="2">
         <v>813</v>
       </c>
       <c r="GH21" s="2">
         <v>282</v>
       </c>
       <c r="GI21" s="5">
         <v>0.35</v>
       </c>
       <c r="GJ21" s="2">
         <v>4324</v>
       </c>
       <c r="GK21" s="2">
         <v>4668</v>
       </c>
       <c r="GL21" s="5">
         <v>1.08</v>
       </c>
       <c r="GM21" s="2">
+        <v>6</v>
+      </c>
+      <c r="GN21" s="2">
+        <v>8</v>
+      </c>
+      <c r="GO21" s="5">
+        <v>1.34</v>
+      </c>
+      <c r="GP21" s="2">
         <v>241</v>
       </c>
-      <c r="GN21" s="2">
+      <c r="GQ21" s="2">
         <v>344</v>
       </c>
-      <c r="GO21" s="5">
+      <c r="GR21" s="5">
         <v>1.43</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.34</v>
       </c>
       <c r="GS21" s="2">
         <v>301</v>
       </c>
       <c r="GT21" s="2">
         <v>53</v>
       </c>
       <c r="GU21" s="5">
         <v>0.18</v>
       </c>
       <c r="GV21" s="2">
         <v>96</v>
       </c>
       <c r="GW21" s="2">
         <v>69</v>
       </c>
       <c r="GX21" s="5">
         <v>0.72</v>
       </c>
       <c r="GY21" s="2">
         <v>198</v>
       </c>
       <c r="GZ21" s="2">
         <v>348</v>
       </c>
@@ -12320,66 +12320,66 @@
       <c r="ER22" s="2">
         <v>46</v>
       </c>
       <c r="ES22" s="5">
         <v>0.14</v>
       </c>
       <c r="ET22" s="2">
         <v>537</v>
       </c>
       <c r="EU22" s="2">
         <v>163</v>
       </c>
       <c r="EV22" s="5">
         <v>0.3</v>
       </c>
       <c r="EW22" s="2">
         <v>70</v>
       </c>
       <c r="EX22" s="2">
         <v>37</v>
       </c>
       <c r="EY22" s="5">
         <v>0.53</v>
       </c>
       <c r="EZ22" s="2">
+        <v>103</v>
+      </c>
+      <c r="FA22" s="2">
+        <v>107</v>
+      </c>
+      <c r="FB22" s="5">
+        <v>1.03</v>
+      </c>
+      <c r="FC22" s="2">
         <v>726</v>
       </c>
-      <c r="FA22" s="2">
+      <c r="FD22" s="2">
         <v>63</v>
       </c>
-      <c r="FB22" s="5">
+      <c r="FE22" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.03</v>
       </c>
       <c r="FF22" s="2">
         <v>0</v>
       </c>
       <c r="FG22" s="2">
         <v>0</v>
       </c>
       <c r="FH22" s="5">
         <v>0.0</v>
       </c>
       <c r="FI22" s="2">
         <v>4</v>
       </c>
       <c r="FJ22" s="2">
         <v>1</v>
       </c>
       <c r="FK22" s="5">
         <v>0.34</v>
       </c>
       <c r="FL22" s="2">
         <v>27650</v>
       </c>
       <c r="FM22" s="2">
         <v>15471</v>
       </c>
@@ -12437,63 +12437,63 @@
       <c r="GE22" s="2">
         <v>868</v>
       </c>
       <c r="GF22" s="5">
         <v>0.21</v>
       </c>
       <c r="GG22" s="2">
         <v>983</v>
       </c>
       <c r="GH22" s="2">
         <v>330</v>
       </c>
       <c r="GI22" s="5">
         <v>0.34</v>
       </c>
       <c r="GJ22" s="2">
         <v>4642</v>
       </c>
       <c r="GK22" s="2">
         <v>5094</v>
       </c>
       <c r="GL22" s="5">
         <v>1.1</v>
       </c>
       <c r="GM22" s="2">
-        <v>309</v>
+        <v>11</v>
       </c>
       <c r="GN22" s="2">
-        <v>446</v>
+        <v>16</v>
       </c>
       <c r="GO22" s="5">
         <v>1.44</v>
       </c>
       <c r="GP22" s="2">
-        <v>11</v>
+        <v>309</v>
       </c>
       <c r="GQ22" s="2">
-        <v>16</v>
+        <v>446</v>
       </c>
       <c r="GR22" s="5">
         <v>1.44</v>
       </c>
       <c r="GS22" s="2">
         <v>421</v>
       </c>
       <c r="GT22" s="2">
         <v>76</v>
       </c>
       <c r="GU22" s="5">
         <v>0.18</v>
       </c>
       <c r="GV22" s="2">
         <v>120</v>
       </c>
       <c r="GW22" s="2">
         <v>82</v>
       </c>
       <c r="GX22" s="5">
         <v>0.68</v>
       </c>
       <c r="GY22" s="2">
         <v>229</v>
       </c>
@@ -13102,66 +13102,66 @@
       <c r="ER23" s="2">
         <v>138</v>
       </c>
       <c r="ES23" s="5">
         <v>0.17</v>
       </c>
       <c r="ET23" s="2">
         <v>1240</v>
       </c>
       <c r="EU23" s="2">
         <v>362</v>
       </c>
       <c r="EV23" s="5">
         <v>0.29</v>
       </c>
       <c r="EW23" s="2">
         <v>138</v>
       </c>
       <c r="EX23" s="2">
         <v>75</v>
       </c>
       <c r="EY23" s="5">
         <v>0.54</v>
       </c>
       <c r="EZ23" s="2">
+        <v>203</v>
+      </c>
+      <c r="FA23" s="2">
+        <v>296</v>
+      </c>
+      <c r="FB23" s="5">
+        <v>1.46</v>
+      </c>
+      <c r="FC23" s="2">
         <v>1829</v>
       </c>
-      <c r="FA23" s="2">
+      <c r="FD23" s="2">
         <v>156</v>
       </c>
-      <c r="FB23" s="5">
+      <c r="FE23" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.46</v>
       </c>
       <c r="FF23" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FG23" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FH23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FI23" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ23" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL23" s="2">
         <v>70244</v>
       </c>
       <c r="FM23" s="2">
         <v>48301</v>
       </c>
@@ -13219,66 +13219,66 @@
       <c r="GE23" s="2">
         <v>2091</v>
       </c>
       <c r="GF23" s="5">
         <v>0.21</v>
       </c>
       <c r="GG23" s="2">
         <v>2700</v>
       </c>
       <c r="GH23" s="2">
         <v>861</v>
       </c>
       <c r="GI23" s="5">
         <v>0.32</v>
       </c>
       <c r="GJ23" s="2">
         <v>14511</v>
       </c>
       <c r="GK23" s="2">
         <v>16512</v>
       </c>
       <c r="GL23" s="5">
         <v>1.14</v>
       </c>
       <c r="GM23" s="2">
+        <v>17</v>
+      </c>
+      <c r="GN23" s="2">
+        <v>25</v>
+      </c>
+      <c r="GO23" s="5">
+        <v>1.47</v>
+      </c>
+      <c r="GP23" s="2">
         <v>712</v>
       </c>
-      <c r="GN23" s="2">
+      <c r="GQ23" s="2">
         <v>1020</v>
       </c>
-      <c r="GO23" s="5">
+      <c r="GR23" s="5">
         <v>1.43</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.47</v>
       </c>
       <c r="GS23" s="2">
         <v>1003</v>
       </c>
       <c r="GT23" s="2">
         <v>173</v>
       </c>
       <c r="GU23" s="5">
         <v>0.17</v>
       </c>
       <c r="GV23" s="2">
         <v>243</v>
       </c>
       <c r="GW23" s="2">
         <v>182</v>
       </c>
       <c r="GX23" s="5">
         <v>0.75</v>
       </c>
       <c r="GY23" s="2">
         <v>807</v>
       </c>
       <c r="GZ23" s="2">
         <v>1361</v>
       </c>
@@ -13884,66 +13884,66 @@
       <c r="ER24" s="2">
         <v>186</v>
       </c>
       <c r="ES24" s="5">
         <v>0.18</v>
       </c>
       <c r="ET24" s="2">
         <v>1496</v>
       </c>
       <c r="EU24" s="2">
         <v>441</v>
       </c>
       <c r="EV24" s="5">
         <v>0.29</v>
       </c>
       <c r="EW24" s="2">
         <v>356</v>
       </c>
       <c r="EX24" s="2">
         <v>188</v>
       </c>
       <c r="EY24" s="5">
         <v>0.53</v>
       </c>
       <c r="EZ24" s="2">
+        <v>217</v>
+      </c>
+      <c r="FA24" s="2">
+        <v>288</v>
+      </c>
+      <c r="FB24" s="5">
+        <v>1.33</v>
+      </c>
+      <c r="FC24" s="2">
         <v>2078</v>
       </c>
-      <c r="FA24" s="2">
+      <c r="FD24" s="2">
         <v>182</v>
       </c>
-      <c r="FB24" s="5">
+      <c r="FE24" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.33</v>
       </c>
       <c r="FF24" s="2">
         <v>10</v>
       </c>
       <c r="FG24" s="2">
         <v>3</v>
       </c>
       <c r="FH24" s="5">
         <v>0.33</v>
       </c>
       <c r="FI24" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FJ24" s="2" t="s">
         <v>106</v>
       </c>
       <c r="FK24" s="5" t="s">
         <v>106</v>
       </c>
       <c r="FL24" s="2">
         <v>81932</v>
       </c>
       <c r="FM24" s="2">
         <v>47438</v>
       </c>
@@ -14001,63 +14001,63 @@
       <c r="GE24" s="2">
         <v>2510</v>
       </c>
       <c r="GF24" s="5">
         <v>0.21</v>
       </c>
       <c r="GG24" s="2">
         <v>3248</v>
       </c>
       <c r="GH24" s="2">
         <v>1107</v>
       </c>
       <c r="GI24" s="5">
         <v>0.34</v>
       </c>
       <c r="GJ24" s="2">
         <v>14768</v>
       </c>
       <c r="GK24" s="2">
         <v>17076</v>
       </c>
       <c r="GL24" s="5">
         <v>1.16</v>
       </c>
       <c r="GM24" s="2">
-        <v>801</v>
+        <v>26</v>
       </c>
       <c r="GN24" s="2">
-        <v>1162</v>
+        <v>38</v>
       </c>
       <c r="GO24" s="5">
         <v>1.45</v>
       </c>
       <c r="GP24" s="2">
-        <v>26</v>
+        <v>801</v>
       </c>
       <c r="GQ24" s="2">
-        <v>38</v>
+        <v>1162</v>
       </c>
       <c r="GR24" s="5">
         <v>1.45</v>
       </c>
       <c r="GS24" s="2">
         <v>1312</v>
       </c>
       <c r="GT24" s="2">
         <v>226</v>
       </c>
       <c r="GU24" s="5">
         <v>0.17</v>
       </c>
       <c r="GV24" s="2">
         <v>356</v>
       </c>
       <c r="GW24" s="2">
         <v>257</v>
       </c>
       <c r="GX24" s="5">
         <v>0.72</v>
       </c>
       <c r="GY24" s="2">
         <v>847</v>
       </c>
@@ -14666,66 +14666,66 @@
       <c r="ER25" s="2">
         <v>1679</v>
       </c>
       <c r="ES25" s="5">
         <v>0.14</v>
       </c>
       <c r="ET25" s="2">
         <v>2898</v>
       </c>
       <c r="EU25" s="2">
         <v>866</v>
       </c>
       <c r="EV25" s="5">
         <v>0.3</v>
       </c>
       <c r="EW25" s="2">
         <v>344</v>
       </c>
       <c r="EX25" s="2">
         <v>194</v>
       </c>
       <c r="EY25" s="5">
         <v>0.56</v>
       </c>
       <c r="EZ25" s="2">
+        <v>459</v>
+      </c>
+      <c r="FA25" s="2">
+        <v>463</v>
+      </c>
+      <c r="FB25" s="5">
+        <v>1.01</v>
+      </c>
+      <c r="FC25" s="2">
         <v>3850</v>
       </c>
-      <c r="FA25" s="2">
+      <c r="FD25" s="2">
         <v>334</v>
       </c>
-      <c r="FB25" s="5">
+      <c r="FE25" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.01</v>
       </c>
       <c r="FF25" s="2">
         <v>5</v>
       </c>
       <c r="FG25" s="2">
         <v>1</v>
       </c>
       <c r="FH25" s="5">
         <v>0.25</v>
       </c>
       <c r="FI25" s="2">
         <v>12</v>
       </c>
       <c r="FJ25" s="2">
         <v>2</v>
       </c>
       <c r="FK25" s="5">
         <v>0.21</v>
       </c>
       <c r="FL25" s="2">
         <v>159919</v>
       </c>
       <c r="FM25" s="2">
         <v>92772</v>
       </c>
@@ -14783,66 +14783,66 @@
       <c r="GE25" s="2">
         <v>5034</v>
       </c>
       <c r="GF25" s="5">
         <v>0.21</v>
       </c>
       <c r="GG25" s="2">
         <v>6928</v>
       </c>
       <c r="GH25" s="2">
         <v>2336</v>
       </c>
       <c r="GI25" s="5">
         <v>0.34</v>
       </c>
       <c r="GJ25" s="2">
         <v>24528</v>
       </c>
       <c r="GK25" s="2">
         <v>28990</v>
       </c>
       <c r="GL25" s="5">
         <v>1.18</v>
       </c>
       <c r="GM25" s="2">
+        <v>59</v>
+      </c>
+      <c r="GN25" s="2">
+        <v>91</v>
+      </c>
+      <c r="GO25" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="GP25" s="2">
         <v>1835</v>
       </c>
-      <c r="GN25" s="2">
+      <c r="GQ25" s="2">
         <v>2688</v>
       </c>
-      <c r="GO25" s="5">
+      <c r="GR25" s="5">
         <v>1.46</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.53</v>
       </c>
       <c r="GS25" s="2">
         <v>2871</v>
       </c>
       <c r="GT25" s="2">
         <v>505</v>
       </c>
       <c r="GU25" s="5">
         <v>0.18</v>
       </c>
       <c r="GV25" s="2">
         <v>657</v>
       </c>
       <c r="GW25" s="2">
         <v>480</v>
       </c>
       <c r="GX25" s="5">
         <v>0.73</v>
       </c>
       <c r="GY25" s="2">
         <v>1425</v>
       </c>
       <c r="GZ25" s="2">
         <v>2286</v>
       </c>
@@ -15448,66 +15448,66 @@
       <c r="ER26" s="2">
         <v>11817</v>
       </c>
       <c r="ES26" s="5">
         <v>0.21</v>
       </c>
       <c r="ET26" s="2">
         <v>8553</v>
       </c>
       <c r="EU26" s="2">
         <v>2515</v>
       </c>
       <c r="EV26" s="5">
         <v>0.29</v>
       </c>
       <c r="EW26" s="2">
         <v>763</v>
       </c>
       <c r="EX26" s="2">
         <v>425</v>
       </c>
       <c r="EY26" s="5">
         <v>0.56</v>
       </c>
       <c r="EZ26" s="2">
+        <v>1183</v>
+      </c>
+      <c r="FA26" s="2">
+        <v>1050</v>
+      </c>
+      <c r="FB26" s="5">
+        <v>0.89</v>
+      </c>
+      <c r="FC26" s="2">
         <v>10015</v>
       </c>
-      <c r="FA26" s="2">
+      <c r="FD26" s="2">
         <v>871</v>
       </c>
-      <c r="FB26" s="5">
+      <c r="FE26" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.89</v>
       </c>
       <c r="FF26" s="2">
         <v>25</v>
       </c>
       <c r="FG26" s="2">
         <v>9</v>
       </c>
       <c r="FH26" s="5">
         <v>0.35</v>
       </c>
       <c r="FI26" s="2">
         <v>45</v>
       </c>
       <c r="FJ26" s="2">
         <v>23</v>
       </c>
       <c r="FK26" s="5">
         <v>0.51</v>
       </c>
       <c r="FL26" s="2">
         <v>425914</v>
       </c>
       <c r="FM26" s="2">
         <v>269974</v>
       </c>
@@ -15565,66 +15565,66 @@
       <c r="GE26" s="2">
         <v>15552</v>
       </c>
       <c r="GF26" s="5">
         <v>0.22</v>
       </c>
       <c r="GG26" s="2">
         <v>23433</v>
       </c>
       <c r="GH26" s="2">
         <v>8566</v>
       </c>
       <c r="GI26" s="5">
         <v>0.37</v>
       </c>
       <c r="GJ26" s="2">
         <v>46716</v>
       </c>
       <c r="GK26" s="2">
         <v>56245</v>
       </c>
       <c r="GL26" s="5">
         <v>1.2</v>
       </c>
       <c r="GM26" s="2">
+        <v>185</v>
+      </c>
+      <c r="GN26" s="2">
+        <v>290</v>
+      </c>
+      <c r="GO26" s="5">
+        <v>1.57</v>
+      </c>
+      <c r="GP26" s="2">
         <v>5483</v>
       </c>
-      <c r="GN26" s="2">
+      <c r="GQ26" s="2">
         <v>8034</v>
       </c>
-      <c r="GO26" s="5">
+      <c r="GR26" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.57</v>
       </c>
       <c r="GS26" s="2">
         <v>10687</v>
       </c>
       <c r="GT26" s="2">
         <v>1876</v>
       </c>
       <c r="GU26" s="5">
         <v>0.18</v>
       </c>
       <c r="GV26" s="2">
         <v>2169</v>
       </c>
       <c r="GW26" s="2">
         <v>1597</v>
       </c>
       <c r="GX26" s="5">
         <v>0.74</v>
       </c>
       <c r="GY26" s="2">
         <v>2859</v>
       </c>
       <c r="GZ26" s="2">
         <v>4466</v>
       </c>
@@ -16230,66 +16230,66 @@
       <c r="ER27" s="2">
         <v>17533</v>
       </c>
       <c r="ES27" s="5">
         <v>0.26</v>
       </c>
       <c r="ET27" s="2">
         <v>12720</v>
       </c>
       <c r="EU27" s="2">
         <v>3746</v>
       </c>
       <c r="EV27" s="5">
         <v>0.29</v>
       </c>
       <c r="EW27" s="2">
         <v>486</v>
       </c>
       <c r="EX27" s="2">
         <v>260</v>
       </c>
       <c r="EY27" s="5">
         <v>0.53</v>
       </c>
       <c r="EZ27" s="2">
+        <v>1326</v>
+      </c>
+      <c r="FA27" s="2">
+        <v>1142</v>
+      </c>
+      <c r="FB27" s="5">
+        <v>0.86</v>
+      </c>
+      <c r="FC27" s="2">
         <v>10965</v>
       </c>
-      <c r="FA27" s="2">
+      <c r="FD27" s="2">
         <v>1058</v>
       </c>
-      <c r="FB27" s="5">
+      <c r="FE27" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.86</v>
       </c>
       <c r="FF27" s="2">
         <v>19</v>
       </c>
       <c r="FG27" s="2">
         <v>11</v>
       </c>
       <c r="FH27" s="5">
         <v>0.55</v>
       </c>
       <c r="FI27" s="2">
         <v>62</v>
       </c>
       <c r="FJ27" s="2">
         <v>40</v>
       </c>
       <c r="FK27" s="5">
         <v>0.64</v>
       </c>
       <c r="FL27" s="2">
         <v>457626</v>
       </c>
       <c r="FM27" s="2">
         <v>326253</v>
       </c>
@@ -16347,66 +16347,66 @@
       <c r="GE27" s="2">
         <v>19491</v>
       </c>
       <c r="GF27" s="5">
         <v>0.22</v>
       </c>
       <c r="GG27" s="2">
         <v>34392</v>
       </c>
       <c r="GH27" s="2">
         <v>12964</v>
       </c>
       <c r="GI27" s="5">
         <v>0.38</v>
       </c>
       <c r="GJ27" s="2">
         <v>41370</v>
       </c>
       <c r="GK27" s="2">
         <v>48538</v>
       </c>
       <c r="GL27" s="5">
         <v>1.17</v>
       </c>
       <c r="GM27" s="2">
+        <v>324</v>
+      </c>
+      <c r="GN27" s="2">
+        <v>533</v>
+      </c>
+      <c r="GO27" s="5">
+        <v>1.65</v>
+      </c>
+      <c r="GP27" s="2">
         <v>6836</v>
       </c>
-      <c r="GN27" s="2">
+      <c r="GQ27" s="2">
         <v>9990</v>
       </c>
-      <c r="GO27" s="5">
+      <c r="GR27" s="5">
         <v>1.46</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.65</v>
       </c>
       <c r="GS27" s="2">
         <v>17468</v>
       </c>
       <c r="GT27" s="2">
         <v>3056</v>
       </c>
       <c r="GU27" s="5">
         <v>0.17</v>
       </c>
       <c r="GV27" s="2">
         <v>3047</v>
       </c>
       <c r="GW27" s="2">
         <v>2291</v>
       </c>
       <c r="GX27" s="5">
         <v>0.75</v>
       </c>
       <c r="GY27" s="2">
         <v>2847</v>
       </c>
       <c r="GZ27" s="2">
         <v>4322</v>
       </c>
@@ -17012,66 +17012,66 @@
       <c r="ER28" s="2">
         <v>35818</v>
       </c>
       <c r="ES28" s="5">
         <v>0.29</v>
       </c>
       <c r="ET28" s="2">
         <v>28327</v>
       </c>
       <c r="EU28" s="2">
         <v>8601</v>
       </c>
       <c r="EV28" s="5">
         <v>0.3</v>
       </c>
       <c r="EW28" s="2">
         <v>6642</v>
       </c>
       <c r="EX28" s="2">
         <v>3988</v>
       </c>
       <c r="EY28" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ28" s="2">
+        <v>2480</v>
+      </c>
+      <c r="FA28" s="2">
+        <v>2533</v>
+      </c>
+      <c r="FB28" s="5">
+        <v>1.02</v>
+      </c>
+      <c r="FC28" s="2">
         <v>19888</v>
       </c>
-      <c r="FA28" s="2">
+      <c r="FD28" s="2">
         <v>2659</v>
       </c>
-      <c r="FB28" s="5">
+      <c r="FE28" s="5">
         <v>0.13</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.02</v>
       </c>
       <c r="FF28" s="2">
         <v>57</v>
       </c>
       <c r="FG28" s="2">
         <v>42</v>
       </c>
       <c r="FH28" s="5">
         <v>0.73</v>
       </c>
       <c r="FI28" s="2">
         <v>133</v>
       </c>
       <c r="FJ28" s="2">
         <v>107</v>
       </c>
       <c r="FK28" s="5">
         <v>0.81</v>
       </c>
       <c r="FL28" s="2">
         <v>762583</v>
       </c>
       <c r="FM28" s="2">
         <v>591342</v>
       </c>
@@ -17129,66 +17129,66 @@
       <c r="GE28" s="2">
         <v>36918</v>
       </c>
       <c r="GF28" s="5">
         <v>0.23</v>
       </c>
       <c r="GG28" s="2">
         <v>76691</v>
       </c>
       <c r="GH28" s="2">
         <v>30662</v>
       </c>
       <c r="GI28" s="5">
         <v>0.4</v>
       </c>
       <c r="GJ28" s="2">
         <v>66970</v>
       </c>
       <c r="GK28" s="2">
         <v>76631</v>
       </c>
       <c r="GL28" s="5">
         <v>1.14</v>
       </c>
       <c r="GM28" s="2">
+        <v>712</v>
+      </c>
+      <c r="GN28" s="2">
+        <v>1194</v>
+      </c>
+      <c r="GO28" s="5">
+        <v>1.68</v>
+      </c>
+      <c r="GP28" s="2">
         <v>12629</v>
       </c>
-      <c r="GN28" s="2">
+      <c r="GQ28" s="2">
         <v>18493</v>
       </c>
-      <c r="GO28" s="5">
+      <c r="GR28" s="5">
         <v>1.46</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.68</v>
       </c>
       <c r="GS28" s="2">
         <v>42234</v>
       </c>
       <c r="GT28" s="2">
         <v>7649</v>
       </c>
       <c r="GU28" s="5">
         <v>0.18</v>
       </c>
       <c r="GV28" s="2">
         <v>6270</v>
       </c>
       <c r="GW28" s="2">
         <v>4922</v>
       </c>
       <c r="GX28" s="5">
         <v>0.79</v>
       </c>
       <c r="GY28" s="2">
         <v>5526</v>
       </c>
       <c r="GZ28" s="2">
         <v>8078</v>
       </c>
@@ -17794,66 +17794,66 @@
       <c r="ER29" s="2">
         <v>41036</v>
       </c>
       <c r="ES29" s="5">
         <v>0.15</v>
       </c>
       <c r="ET29" s="2">
         <v>84107</v>
       </c>
       <c r="EU29" s="2">
         <v>26738</v>
       </c>
       <c r="EV29" s="5">
         <v>0.32</v>
       </c>
       <c r="EW29" s="2">
         <v>12290</v>
       </c>
       <c r="EX29" s="2">
         <v>7404</v>
       </c>
       <c r="EY29" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ29" s="2">
+        <v>4974</v>
+      </c>
+      <c r="FA29" s="2">
+        <v>7068</v>
+      </c>
+      <c r="FB29" s="5">
+        <v>1.42</v>
+      </c>
+      <c r="FC29" s="2">
         <v>41242</v>
       </c>
-      <c r="FA29" s="2">
+      <c r="FD29" s="2">
         <v>3758</v>
       </c>
-      <c r="FB29" s="5">
+      <c r="FE29" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.42</v>
       </c>
       <c r="FF29" s="2">
         <v>118</v>
       </c>
       <c r="FG29" s="2">
         <v>168</v>
       </c>
       <c r="FH29" s="5">
         <v>1.43</v>
       </c>
       <c r="FI29" s="2">
         <v>296</v>
       </c>
       <c r="FJ29" s="2">
         <v>320</v>
       </c>
       <c r="FK29" s="5">
         <v>1.08</v>
       </c>
       <c r="FL29" s="2">
         <v>1582474</v>
       </c>
       <c r="FM29" s="2">
         <v>1342959</v>
       </c>
@@ -17911,66 +17911,66 @@
       <c r="GE29" s="2">
         <v>93112</v>
       </c>
       <c r="GF29" s="5">
         <v>0.24</v>
       </c>
       <c r="GG29" s="2">
         <v>202077</v>
       </c>
       <c r="GH29" s="2">
         <v>85699</v>
       </c>
       <c r="GI29" s="5">
         <v>0.42</v>
       </c>
       <c r="GJ29" s="2">
         <v>135729</v>
       </c>
       <c r="GK29" s="2">
         <v>152337</v>
       </c>
       <c r="GL29" s="5">
         <v>1.12</v>
       </c>
       <c r="GM29" s="2">
+        <v>1981</v>
+      </c>
+      <c r="GN29" s="2">
+        <v>3559</v>
+      </c>
+      <c r="GO29" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="GP29" s="2">
         <v>29189</v>
       </c>
-      <c r="GN29" s="2">
+      <c r="GQ29" s="2">
         <v>42851</v>
       </c>
-      <c r="GO29" s="5">
+      <c r="GR29" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.8</v>
       </c>
       <c r="GS29" s="2">
         <v>115054</v>
       </c>
       <c r="GT29" s="2">
         <v>21885</v>
       </c>
       <c r="GU29" s="5">
         <v>0.19</v>
       </c>
       <c r="GV29" s="2">
         <v>18300</v>
       </c>
       <c r="GW29" s="2">
         <v>14690</v>
       </c>
       <c r="GX29" s="5">
         <v>0.8</v>
       </c>
       <c r="GY29" s="2">
         <v>13502</v>
       </c>
       <c r="GZ29" s="2">
         <v>19864</v>
       </c>
@@ -18576,66 +18576,66 @@
       <c r="ER30" s="2">
         <v>55393</v>
       </c>
       <c r="ES30" s="5">
         <v>0.14</v>
       </c>
       <c r="ET30" s="2">
         <v>225295</v>
       </c>
       <c r="EU30" s="2">
         <v>75345</v>
       </c>
       <c r="EV30" s="5">
         <v>0.33</v>
       </c>
       <c r="EW30" s="2">
         <v>14139</v>
       </c>
       <c r="EX30" s="2">
         <v>8536</v>
       </c>
       <c r="EY30" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ30" s="2">
+        <v>7764</v>
+      </c>
+      <c r="FA30" s="2">
+        <v>15304</v>
+      </c>
+      <c r="FB30" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="FC30" s="2">
         <v>72427</v>
       </c>
-      <c r="FA30" s="2">
+      <c r="FD30" s="2">
         <v>6530</v>
       </c>
-      <c r="FB30" s="5">
+      <c r="FE30" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.97</v>
       </c>
       <c r="FF30" s="2">
         <v>173</v>
       </c>
       <c r="FG30" s="2">
         <v>302</v>
       </c>
       <c r="FH30" s="5">
         <v>1.75</v>
       </c>
       <c r="FI30" s="2">
         <v>701</v>
       </c>
       <c r="FJ30" s="2">
         <v>1024</v>
       </c>
       <c r="FK30" s="5">
         <v>1.46</v>
       </c>
       <c r="FL30" s="2">
         <v>2622208</v>
       </c>
       <c r="FM30" s="2">
         <v>2480717</v>
       </c>
@@ -18693,66 +18693,66 @@
       <c r="GE30" s="2">
         <v>192736</v>
       </c>
       <c r="GF30" s="5">
         <v>0.25</v>
       </c>
       <c r="GG30" s="2">
         <v>404755</v>
       </c>
       <c r="GH30" s="2">
         <v>178666</v>
       </c>
       <c r="GI30" s="5">
         <v>0.44</v>
       </c>
       <c r="GJ30" s="2">
         <v>234576</v>
       </c>
       <c r="GK30" s="2">
         <v>243402</v>
       </c>
       <c r="GL30" s="5">
         <v>1.04</v>
       </c>
       <c r="GM30" s="2">
+        <v>4501</v>
+      </c>
+      <c r="GN30" s="2">
+        <v>8181</v>
+      </c>
+      <c r="GO30" s="5">
+        <v>1.82</v>
+      </c>
+      <c r="GP30" s="2">
         <v>56702</v>
       </c>
-      <c r="GN30" s="2">
+      <c r="GQ30" s="2">
         <v>83674</v>
       </c>
-      <c r="GO30" s="5">
+      <c r="GR30" s="5">
         <v>1.48</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.82</v>
       </c>
       <c r="GS30" s="2">
         <v>246905</v>
       </c>
       <c r="GT30" s="2">
         <v>48587</v>
       </c>
       <c r="GU30" s="5">
         <v>0.2</v>
       </c>
       <c r="GV30" s="2">
         <v>39199</v>
       </c>
       <c r="GW30" s="2">
         <v>32277</v>
       </c>
       <c r="GX30" s="5">
         <v>0.82</v>
       </c>
       <c r="GY30" s="2">
         <v>30655</v>
       </c>
       <c r="GZ30" s="2">
         <v>46357</v>
       </c>
@@ -19358,66 +19358,66 @@
       <c r="ER31" s="2">
         <v>17529</v>
       </c>
       <c r="ES31" s="5">
         <v>0.15</v>
       </c>
       <c r="ET31" s="2">
         <v>125693</v>
       </c>
       <c r="EU31" s="2">
         <v>43226</v>
       </c>
       <c r="EV31" s="5">
         <v>0.34</v>
       </c>
       <c r="EW31" s="2">
         <v>23777</v>
       </c>
       <c r="EX31" s="2">
         <v>14455</v>
       </c>
       <c r="EY31" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ31" s="2">
+        <v>3419</v>
+      </c>
+      <c r="FA31" s="2">
+        <v>7786</v>
+      </c>
+      <c r="FB31" s="5">
+        <v>2.28</v>
+      </c>
+      <c r="FC31" s="2">
         <v>30695</v>
       </c>
-      <c r="FA31" s="2">
+      <c r="FD31" s="2">
         <v>2748</v>
       </c>
-      <c r="FB31" s="5">
+      <c r="FE31" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.28</v>
       </c>
       <c r="FF31" s="2">
         <v>81</v>
       </c>
       <c r="FG31" s="2">
         <v>194</v>
       </c>
       <c r="FH31" s="5">
         <v>2.39</v>
       </c>
       <c r="FI31" s="2">
         <v>380</v>
       </c>
       <c r="FJ31" s="2">
         <v>646</v>
       </c>
       <c r="FK31" s="5">
         <v>1.7</v>
       </c>
       <c r="FL31" s="2">
         <v>1096839</v>
       </c>
       <c r="FM31" s="2">
         <v>1122517</v>
       </c>
@@ -19475,66 +19475,66 @@
       <c r="GE31" s="2">
         <v>89586</v>
       </c>
       <c r="GF31" s="5">
         <v>0.26</v>
       </c>
       <c r="GG31" s="2">
         <v>178900</v>
       </c>
       <c r="GH31" s="2">
         <v>80902</v>
       </c>
       <c r="GI31" s="5">
         <v>0.45</v>
       </c>
       <c r="GJ31" s="2">
         <v>122332</v>
       </c>
       <c r="GK31" s="2">
         <v>129089</v>
       </c>
       <c r="GL31" s="5">
         <v>1.06</v>
       </c>
       <c r="GM31" s="2">
+        <v>2541</v>
+      </c>
+      <c r="GN31" s="2">
+        <v>4696</v>
+      </c>
+      <c r="GO31" s="5">
+        <v>1.85</v>
+      </c>
+      <c r="GP31" s="2">
         <v>26825</v>
       </c>
-      <c r="GN31" s="2">
+      <c r="GQ31" s="2">
         <v>39510</v>
       </c>
-      <c r="GO31" s="5">
+      <c r="GR31" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.85</v>
       </c>
       <c r="GS31" s="2">
         <v>120225</v>
       </c>
       <c r="GT31" s="2">
         <v>24332</v>
       </c>
       <c r="GU31" s="5">
         <v>0.2</v>
       </c>
       <c r="GV31" s="2">
         <v>16095</v>
       </c>
       <c r="GW31" s="2">
         <v>13480</v>
       </c>
       <c r="GX31" s="5">
         <v>0.84</v>
       </c>
       <c r="GY31" s="2">
         <v>17798</v>
       </c>
       <c r="GZ31" s="2">
         <v>27675</v>
       </c>
@@ -20140,66 +20140,66 @@
       <c r="ER32" s="2">
         <v>7931</v>
       </c>
       <c r="ES32" s="5">
         <v>0.15</v>
       </c>
       <c r="ET32" s="2">
         <v>215699</v>
       </c>
       <c r="EU32" s="2">
         <v>76291</v>
       </c>
       <c r="EV32" s="5">
         <v>0.35</v>
       </c>
       <c r="EW32" s="2">
         <v>18273</v>
       </c>
       <c r="EX32" s="2">
         <v>11099</v>
       </c>
       <c r="EY32" s="5">
         <v>0.61</v>
       </c>
       <c r="EZ32" s="2">
+        <v>5204</v>
+      </c>
+      <c r="FA32" s="2">
+        <v>12235</v>
+      </c>
+      <c r="FB32" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="FC32" s="2">
         <v>46098</v>
       </c>
-      <c r="FA32" s="2">
+      <c r="FD32" s="2">
         <v>4159</v>
       </c>
-      <c r="FB32" s="5">
+      <c r="FE32" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.35</v>
       </c>
       <c r="FF32" s="2">
         <v>95</v>
       </c>
       <c r="FG32" s="2">
         <v>245</v>
       </c>
       <c r="FH32" s="5">
         <v>2.58</v>
       </c>
       <c r="FI32" s="2">
         <v>653</v>
       </c>
       <c r="FJ32" s="2">
         <v>1239</v>
       </c>
       <c r="FK32" s="5">
         <v>1.9</v>
       </c>
       <c r="FL32" s="2">
         <v>1548895</v>
       </c>
       <c r="FM32" s="2">
         <v>1660267</v>
       </c>
@@ -20257,66 +20257,66 @@
       <c r="GE32" s="2">
         <v>138786</v>
       </c>
       <c r="GF32" s="5">
         <v>0.26</v>
       </c>
       <c r="GG32" s="2">
         <v>260277</v>
       </c>
       <c r="GH32" s="2">
         <v>120936</v>
       </c>
       <c r="GI32" s="5">
         <v>0.46</v>
       </c>
       <c r="GJ32" s="2">
         <v>199571</v>
       </c>
       <c r="GK32" s="2">
         <v>226357</v>
       </c>
       <c r="GL32" s="5">
         <v>1.13</v>
       </c>
       <c r="GM32" s="2">
+        <v>4204</v>
+      </c>
+      <c r="GN32" s="2">
+        <v>7795</v>
+      </c>
+      <c r="GO32" s="5">
+        <v>1.85</v>
+      </c>
+      <c r="GP32" s="2">
         <v>41250</v>
       </c>
-      <c r="GN32" s="2">
+      <c r="GQ32" s="2">
         <v>60864</v>
       </c>
-      <c r="GO32" s="5">
+      <c r="GR32" s="5">
         <v>1.48</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.85</v>
       </c>
       <c r="GS32" s="2">
         <v>188975</v>
       </c>
       <c r="GT32" s="2">
         <v>39138</v>
       </c>
       <c r="GU32" s="5">
         <v>0.21</v>
       </c>
       <c r="GV32" s="2">
         <v>21898</v>
       </c>
       <c r="GW32" s="2">
         <v>18517</v>
       </c>
       <c r="GX32" s="5">
         <v>0.85</v>
       </c>
       <c r="GY32" s="2">
         <v>30510</v>
       </c>
       <c r="GZ32" s="2">
         <v>48071</v>
       </c>
@@ -20922,66 +20922,66 @@
       <c r="ER33" s="2">
         <v>0</v>
       </c>
       <c r="ES33" s="5">
         <v>0.0</v>
       </c>
       <c r="ET33" s="2">
         <v>125397</v>
       </c>
       <c r="EU33" s="2">
         <v>45596</v>
       </c>
       <c r="EV33" s="5">
         <v>0.36</v>
       </c>
       <c r="EW33" s="2">
         <v>1756</v>
       </c>
       <c r="EX33" s="2">
         <v>1054</v>
       </c>
       <c r="EY33" s="5">
         <v>0.6</v>
       </c>
       <c r="EZ33" s="2">
+        <v>2634</v>
+      </c>
+      <c r="FA33" s="2">
+        <v>6609</v>
+      </c>
+      <c r="FB33" s="5">
+        <v>2.51</v>
+      </c>
+      <c r="FC33" s="2">
         <v>23232</v>
       </c>
-      <c r="FA33" s="2">
+      <c r="FD33" s="2">
         <v>2133</v>
       </c>
-      <c r="FB33" s="5">
+      <c r="FE33" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.51</v>
       </c>
       <c r="FF33" s="2">
         <v>96</v>
       </c>
       <c r="FG33" s="2">
         <v>335</v>
       </c>
       <c r="FH33" s="5">
         <v>3.49</v>
       </c>
       <c r="FI33" s="2">
         <v>505</v>
       </c>
       <c r="FJ33" s="2">
         <v>1139</v>
       </c>
       <c r="FK33" s="5">
         <v>2.26</v>
       </c>
       <c r="FL33" s="2">
         <v>761718</v>
       </c>
       <c r="FM33" s="2">
         <v>865203</v>
       </c>
@@ -21039,66 +21039,66 @@
       <c r="GE33" s="2">
         <v>75400</v>
       </c>
       <c r="GF33" s="5">
         <v>0.27</v>
       </c>
       <c r="GG33" s="2">
         <v>132139</v>
       </c>
       <c r="GH33" s="2">
         <v>62418</v>
       </c>
       <c r="GI33" s="5">
         <v>0.47</v>
       </c>
       <c r="GJ33" s="2">
         <v>110925</v>
       </c>
       <c r="GK33" s="2">
         <v>131818</v>
       </c>
       <c r="GL33" s="5">
         <v>1.19</v>
       </c>
       <c r="GM33" s="2">
+        <v>2270</v>
+      </c>
+      <c r="GN33" s="2">
+        <v>4210</v>
+      </c>
+      <c r="GO33" s="5">
+        <v>1.85</v>
+      </c>
+      <c r="GP33" s="2">
         <v>22237</v>
       </c>
-      <c r="GN33" s="2">
+      <c r="GQ33" s="2">
         <v>32846</v>
       </c>
-      <c r="GO33" s="5">
+      <c r="GR33" s="5">
         <v>1.48</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.85</v>
       </c>
       <c r="GS33" s="2">
         <v>103461</v>
       </c>
       <c r="GT33" s="2">
         <v>22012</v>
       </c>
       <c r="GU33" s="5">
         <v>0.21</v>
       </c>
       <c r="GV33" s="2">
         <v>9578</v>
       </c>
       <c r="GW33" s="2">
         <v>8080</v>
       </c>
       <c r="GX33" s="5">
         <v>0.84</v>
       </c>
       <c r="GY33" s="2">
         <v>18666</v>
       </c>
       <c r="GZ33" s="2">
         <v>30511</v>
       </c>
@@ -21704,66 +21704,66 @@
       <c r="ER34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="ES34" s="5" t="s">
         <v>106</v>
       </c>
       <c r="ET34" s="2">
         <v>150206</v>
       </c>
       <c r="EU34" s="2">
         <v>56702</v>
       </c>
       <c r="EV34" s="5">
         <v>0.38</v>
       </c>
       <c r="EW34" s="2">
         <v>988</v>
       </c>
       <c r="EX34" s="2">
         <v>569</v>
       </c>
       <c r="EY34" s="5">
         <v>0.58</v>
       </c>
       <c r="EZ34" s="2">
+        <v>2724</v>
+      </c>
+      <c r="FA34" s="2">
+        <v>6815</v>
+      </c>
+      <c r="FB34" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="FC34" s="2">
         <v>19112</v>
       </c>
-      <c r="FA34" s="2">
+      <c r="FD34" s="2">
         <v>1793</v>
       </c>
-      <c r="FB34" s="5">
+      <c r="FE34" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.5</v>
       </c>
       <c r="FF34" s="2">
         <v>133</v>
       </c>
       <c r="FG34" s="2">
         <v>696</v>
       </c>
       <c r="FH34" s="5">
         <v>5.23</v>
       </c>
       <c r="FI34" s="2">
         <v>870</v>
       </c>
       <c r="FJ34" s="2">
         <v>2419</v>
       </c>
       <c r="FK34" s="5">
         <v>2.78</v>
       </c>
       <c r="FL34" s="2">
         <v>768767</v>
       </c>
       <c r="FM34" s="2">
         <v>926988</v>
       </c>
@@ -21821,66 +21821,66 @@
       <c r="GE34" s="2">
         <v>84641</v>
       </c>
       <c r="GF34" s="5">
         <v>0.28</v>
       </c>
       <c r="GG34" s="2">
         <v>139982</v>
       </c>
       <c r="GH34" s="2">
         <v>69828</v>
       </c>
       <c r="GI34" s="5">
         <v>0.5</v>
       </c>
       <c r="GJ34" s="2">
         <v>120308</v>
       </c>
       <c r="GK34" s="2">
         <v>160665</v>
       </c>
       <c r="GL34" s="5">
         <v>1.34</v>
       </c>
       <c r="GM34" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN34" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP34" s="2">
         <v>23473</v>
       </c>
-      <c r="GN34" s="2">
+      <c r="GQ34" s="2">
         <v>34483</v>
       </c>
-      <c r="GO34" s="5">
+      <c r="GR34" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS34" s="2">
         <v>112261</v>
       </c>
       <c r="GT34" s="2">
         <v>24510</v>
       </c>
       <c r="GU34" s="5">
         <v>0.22</v>
       </c>
       <c r="GV34" s="2">
         <v>9440</v>
       </c>
       <c r="GW34" s="2">
         <v>8047</v>
       </c>
       <c r="GX34" s="5">
         <v>0.85</v>
       </c>
       <c r="GY34" s="2">
         <v>20546</v>
       </c>
       <c r="GZ34" s="2">
         <v>35021</v>
       </c>
@@ -22486,66 +22486,66 @@
       <c r="ER35" s="2" t="s">
         <v>106</v>
       </c>
       <c r="ES35" s="5" t="s">
         <v>106</v>
       </c>
       <c r="ET35" s="2">
         <v>45936</v>
       </c>
       <c r="EU35" s="2">
         <v>18045</v>
       </c>
       <c r="EV35" s="5">
         <v>0.39</v>
       </c>
       <c r="EW35" s="2">
         <v>59</v>
       </c>
       <c r="EX35" s="2">
         <v>23</v>
       </c>
       <c r="EY35" s="5">
         <v>0.4</v>
       </c>
       <c r="EZ35" s="2">
+        <v>844</v>
+      </c>
+      <c r="FA35" s="2">
+        <v>2135</v>
+      </c>
+      <c r="FB35" s="5">
+        <v>2.53</v>
+      </c>
+      <c r="FC35" s="2">
         <v>3529</v>
       </c>
-      <c r="FA35" s="2">
+      <c r="FD35" s="2">
         <v>335</v>
       </c>
-      <c r="FB35" s="5">
+      <c r="FE35" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.53</v>
       </c>
       <c r="FF35" s="2">
         <v>58</v>
       </c>
       <c r="FG35" s="2">
         <v>353</v>
       </c>
       <c r="FH35" s="5">
         <v>6.08</v>
       </c>
       <c r="FI35" s="2">
         <v>369</v>
       </c>
       <c r="FJ35" s="2">
         <v>1324</v>
       </c>
       <c r="FK35" s="5">
         <v>3.59</v>
       </c>
       <c r="FL35" s="2">
         <v>206274</v>
       </c>
       <c r="FM35" s="2">
         <v>262863</v>
       </c>
@@ -22603,66 +22603,66 @@
       <c r="GE35" s="2">
         <v>24909</v>
       </c>
       <c r="GF35" s="5">
         <v>0.3</v>
       </c>
       <c r="GG35" s="2">
         <v>39209</v>
       </c>
       <c r="GH35" s="2">
         <v>20865</v>
       </c>
       <c r="GI35" s="5">
         <v>0.53</v>
       </c>
       <c r="GJ35" s="2">
         <v>32461</v>
       </c>
       <c r="GK35" s="2">
         <v>48965</v>
       </c>
       <c r="GL35" s="5">
         <v>1.51</v>
       </c>
       <c r="GM35" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN35" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP35" s="2">
         <v>6371</v>
       </c>
-      <c r="GN35" s="2">
+      <c r="GQ35" s="2">
         <v>9367</v>
       </c>
-      <c r="GO35" s="5">
+      <c r="GR35" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS35" s="2">
         <v>32249</v>
       </c>
       <c r="GT35" s="2">
         <v>7171</v>
       </c>
       <c r="GU35" s="5">
         <v>0.22</v>
       </c>
       <c r="GV35" s="2">
         <v>2541</v>
       </c>
       <c r="GW35" s="2">
         <v>2165</v>
       </c>
       <c r="GX35" s="5">
         <v>0.85</v>
       </c>
       <c r="GY35" s="2">
         <v>5413</v>
       </c>
       <c r="GZ35" s="2">
         <v>9374</v>
       </c>
@@ -23268,66 +23268,66 @@
       <c r="ER36" s="2">
         <v>0</v>
       </c>
       <c r="ES36" s="5">
         <v>0.0</v>
       </c>
       <c r="ET36" s="2">
         <v>35286</v>
       </c>
       <c r="EU36" s="2">
         <v>14297</v>
       </c>
       <c r="EV36" s="5">
         <v>0.41</v>
       </c>
       <c r="EW36" s="2">
         <v>29</v>
       </c>
       <c r="EX36" s="2">
         <v>11</v>
       </c>
       <c r="EY36" s="5">
         <v>0.4</v>
       </c>
       <c r="EZ36" s="2">
+        <v>674</v>
+      </c>
+      <c r="FA36" s="2">
+        <v>1722</v>
+      </c>
+      <c r="FB36" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="FC36" s="2">
         <v>2065</v>
       </c>
-      <c r="FA36" s="2">
+      <c r="FD36" s="2">
         <v>195</v>
       </c>
-      <c r="FB36" s="5">
+      <c r="FE36" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.56</v>
       </c>
       <c r="FF36" s="2">
         <v>37</v>
       </c>
       <c r="FG36" s="2">
         <v>261</v>
       </c>
       <c r="FH36" s="5">
         <v>7.05</v>
       </c>
       <c r="FI36" s="2">
         <v>322</v>
       </c>
       <c r="FJ36" s="2">
         <v>1259</v>
       </c>
       <c r="FK36" s="5">
         <v>3.91</v>
       </c>
       <c r="FL36" s="2">
         <v>149444</v>
       </c>
       <c r="FM36" s="2">
         <v>199306</v>
       </c>
@@ -23385,66 +23385,66 @@
       <c r="GE36" s="2">
         <v>18991</v>
       </c>
       <c r="GF36" s="5">
         <v>0.31</v>
       </c>
       <c r="GG36" s="2">
         <v>28620</v>
       </c>
       <c r="GH36" s="2">
         <v>15836</v>
       </c>
       <c r="GI36" s="5">
         <v>0.55</v>
       </c>
       <c r="GJ36" s="2">
         <v>23421</v>
       </c>
       <c r="GK36" s="2">
         <v>37590</v>
       </c>
       <c r="GL36" s="5">
         <v>1.6</v>
       </c>
       <c r="GM36" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN36" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO36" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP36" s="2">
         <v>4507</v>
       </c>
-      <c r="GN36" s="2">
+      <c r="GQ36" s="2">
         <v>6648</v>
       </c>
-      <c r="GO36" s="5">
+      <c r="GR36" s="5">
         <v>1.48</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS36" s="2">
         <v>23515</v>
       </c>
       <c r="GT36" s="2">
         <v>5277</v>
       </c>
       <c r="GU36" s="5">
         <v>0.22</v>
       </c>
       <c r="GV36" s="2">
         <v>1940</v>
       </c>
       <c r="GW36" s="2">
         <v>1660</v>
       </c>
       <c r="GX36" s="5">
         <v>0.86</v>
       </c>
       <c r="GY36" s="2">
         <v>3857</v>
       </c>
       <c r="GZ36" s="2">
         <v>6864</v>
       </c>
@@ -24050,66 +24050,66 @@
       <c r="ER37" s="2">
         <v>0</v>
       </c>
       <c r="ES37" s="5">
         <v>0.0</v>
       </c>
       <c r="ET37" s="2">
         <v>51608</v>
       </c>
       <c r="EU37" s="2">
         <v>21287</v>
       </c>
       <c r="EV37" s="5">
         <v>0.41</v>
       </c>
       <c r="EW37" s="2">
         <v>39</v>
       </c>
       <c r="EX37" s="2">
         <v>12</v>
       </c>
       <c r="EY37" s="5">
         <v>0.3</v>
       </c>
       <c r="EZ37" s="2">
+        <v>954</v>
+      </c>
+      <c r="FA37" s="2">
+        <v>2330</v>
+      </c>
+      <c r="FB37" s="5">
+        <v>2.44</v>
+      </c>
+      <c r="FC37" s="2">
         <v>2258</v>
       </c>
-      <c r="FA37" s="2">
+      <c r="FD37" s="2">
         <v>220</v>
       </c>
-      <c r="FB37" s="5">
+      <c r="FE37" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.44</v>
       </c>
       <c r="FF37" s="2">
         <v>61</v>
       </c>
       <c r="FG37" s="2">
         <v>505</v>
       </c>
       <c r="FH37" s="5">
         <v>8.28</v>
       </c>
       <c r="FI37" s="2">
         <v>510</v>
       </c>
       <c r="FJ37" s="2">
         <v>2238</v>
       </c>
       <c r="FK37" s="5">
         <v>4.39</v>
       </c>
       <c r="FL37" s="2">
         <v>209218</v>
       </c>
       <c r="FM37" s="2">
         <v>290725</v>
       </c>
@@ -24167,66 +24167,66 @@
       <c r="GE37" s="2">
         <v>27887</v>
       </c>
       <c r="GF37" s="5">
         <v>0.32</v>
       </c>
       <c r="GG37" s="2">
         <v>40256</v>
       </c>
       <c r="GH37" s="2">
         <v>23135</v>
       </c>
       <c r="GI37" s="5">
         <v>0.57</v>
       </c>
       <c r="GJ37" s="2">
         <v>34170</v>
       </c>
       <c r="GK37" s="2">
         <v>57717</v>
       </c>
       <c r="GL37" s="5">
         <v>1.69</v>
       </c>
       <c r="GM37" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN37" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP37" s="2">
         <v>6282</v>
       </c>
-      <c r="GN37" s="2">
+      <c r="GQ37" s="2">
         <v>9190</v>
       </c>
-      <c r="GO37" s="5">
+      <c r="GR37" s="5">
         <v>1.46</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS37" s="2">
         <v>33096</v>
       </c>
       <c r="GT37" s="2">
         <v>7461</v>
       </c>
       <c r="GU37" s="5">
         <v>0.23</v>
       </c>
       <c r="GV37" s="2">
         <v>2640</v>
       </c>
       <c r="GW37" s="2">
         <v>2251</v>
       </c>
       <c r="GX37" s="5">
         <v>0.85</v>
       </c>
       <c r="GY37" s="2">
         <v>5843</v>
       </c>
       <c r="GZ37" s="2">
         <v>10321</v>
       </c>
@@ -24832,66 +24832,66 @@
       <c r="ER38" s="2">
         <v>0</v>
       </c>
       <c r="ES38" s="5">
         <v>0.0</v>
       </c>
       <c r="ET38" s="2">
         <v>19880</v>
       </c>
       <c r="EU38" s="2">
         <v>8396</v>
       </c>
       <c r="EV38" s="5">
         <v>0.42</v>
       </c>
       <c r="EW38" s="2">
         <v>16</v>
       </c>
       <c r="EX38" s="2">
         <v>6</v>
       </c>
       <c r="EY38" s="5">
         <v>0.36</v>
       </c>
       <c r="EZ38" s="2">
+        <v>398</v>
+      </c>
+      <c r="FA38" s="2">
+        <v>1008</v>
+      </c>
+      <c r="FB38" s="5">
+        <v>2.53</v>
+      </c>
+      <c r="FC38" s="2">
         <v>579</v>
       </c>
-      <c r="FA38" s="2">
+      <c r="FD38" s="2">
         <v>55</v>
       </c>
-      <c r="FB38" s="5">
+      <c r="FE38" s="5">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.53</v>
       </c>
       <c r="FF38" s="2">
         <v>24</v>
       </c>
       <c r="FG38" s="2">
         <v>187</v>
       </c>
       <c r="FH38" s="5">
         <v>7.81</v>
       </c>
       <c r="FI38" s="2">
         <v>222</v>
       </c>
       <c r="FJ38" s="2">
         <v>887</v>
       </c>
       <c r="FK38" s="5">
         <v>3.99</v>
       </c>
       <c r="FL38" s="2">
         <v>77602</v>
       </c>
       <c r="FM38" s="2">
         <v>113423</v>
       </c>
@@ -24949,66 +24949,66 @@
       <c r="GE38" s="2">
         <v>11036</v>
       </c>
       <c r="GF38" s="5">
         <v>0.34</v>
       </c>
       <c r="GG38" s="2">
         <v>15159</v>
       </c>
       <c r="GH38" s="2">
         <v>9102</v>
       </c>
       <c r="GI38" s="5">
         <v>0.6</v>
       </c>
       <c r="GJ38" s="2">
         <v>13493</v>
       </c>
       <c r="GK38" s="2">
         <v>24505</v>
       </c>
       <c r="GL38" s="5">
         <v>1.82</v>
       </c>
       <c r="GM38" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN38" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP38" s="2">
         <v>2437</v>
       </c>
-      <c r="GN38" s="2">
+      <c r="GQ38" s="2">
         <v>3558</v>
       </c>
-      <c r="GO38" s="5">
+      <c r="GR38" s="5">
         <v>1.46</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS38" s="2">
         <v>12503</v>
       </c>
       <c r="GT38" s="2">
         <v>2859</v>
       </c>
       <c r="GU38" s="5">
         <v>0.23</v>
       </c>
       <c r="GV38" s="2">
         <v>965</v>
       </c>
       <c r="GW38" s="2">
         <v>836</v>
       </c>
       <c r="GX38" s="5">
         <v>0.87</v>
       </c>
       <c r="GY38" s="2">
         <v>2445</v>
       </c>
       <c r="GZ38" s="2">
         <v>4453</v>
       </c>
@@ -25614,66 +25614,66 @@
       <c r="ER39" s="2">
         <v>0</v>
       </c>
       <c r="ES39" s="5">
         <v>0.0</v>
       </c>
       <c r="ET39" s="2">
         <v>17062</v>
       </c>
       <c r="EU39" s="2">
         <v>7300</v>
       </c>
       <c r="EV39" s="5">
         <v>0.43</v>
       </c>
       <c r="EW39" s="2">
         <v>8</v>
       </c>
       <c r="EX39" s="2">
         <v>2</v>
       </c>
       <c r="EY39" s="5">
         <v>0.3</v>
       </c>
       <c r="EZ39" s="2">
+        <v>276</v>
+      </c>
+      <c r="FA39" s="2">
+        <v>684</v>
+      </c>
+      <c r="FB39" s="5">
+        <v>2.48</v>
+      </c>
+      <c r="FC39" s="2">
         <v>417</v>
       </c>
-      <c r="FA39" s="2">
+      <c r="FD39" s="2">
         <v>42</v>
       </c>
-      <c r="FB39" s="5">
+      <c r="FE39" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.48</v>
       </c>
       <c r="FF39" s="2">
         <v>16</v>
       </c>
       <c r="FG39" s="2">
         <v>231</v>
       </c>
       <c r="FH39" s="5">
         <v>14.43</v>
       </c>
       <c r="FI39" s="2">
         <v>182</v>
       </c>
       <c r="FJ39" s="2">
         <v>941</v>
       </c>
       <c r="FK39" s="5">
         <v>5.17</v>
       </c>
       <c r="FL39" s="2">
         <v>66141</v>
       </c>
       <c r="FM39" s="2">
         <v>97840</v>
       </c>
@@ -25731,66 +25731,66 @@
       <c r="GE39" s="2">
         <v>9792</v>
       </c>
       <c r="GF39" s="5">
         <v>0.35</v>
       </c>
       <c r="GG39" s="2">
         <v>12683</v>
       </c>
       <c r="GH39" s="2">
         <v>7545</v>
       </c>
       <c r="GI39" s="5">
         <v>0.59</v>
       </c>
       <c r="GJ39" s="2">
         <v>12210</v>
       </c>
       <c r="GK39" s="2">
         <v>22577</v>
       </c>
       <c r="GL39" s="5">
         <v>1.85</v>
       </c>
       <c r="GM39" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN39" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP39" s="2">
         <v>2076</v>
       </c>
-      <c r="GN39" s="2">
+      <c r="GQ39" s="2">
         <v>3049</v>
       </c>
-      <c r="GO39" s="5">
+      <c r="GR39" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS39" s="2">
         <v>10343</v>
       </c>
       <c r="GT39" s="2">
         <v>2400</v>
       </c>
       <c r="GU39" s="5">
         <v>0.23</v>
       </c>
       <c r="GV39" s="2">
         <v>694</v>
       </c>
       <c r="GW39" s="2">
         <v>595</v>
       </c>
       <c r="GX39" s="5">
         <v>0.86</v>
       </c>
       <c r="GY39" s="2">
         <v>2260</v>
       </c>
       <c r="GZ39" s="2">
         <v>4111</v>
       </c>
@@ -26396,66 +26396,66 @@
       <c r="ER40" s="2">
         <v>0</v>
       </c>
       <c r="ES40" s="5">
         <v>0.0</v>
       </c>
       <c r="ET40" s="2">
         <v>27778</v>
       </c>
       <c r="EU40" s="2">
         <v>12076</v>
       </c>
       <c r="EV40" s="5">
         <v>0.43</v>
       </c>
       <c r="EW40" s="2">
         <v>22</v>
       </c>
       <c r="EX40" s="2">
         <v>7</v>
       </c>
       <c r="EY40" s="5">
         <v>0.31</v>
       </c>
       <c r="EZ40" s="2">
+        <v>494</v>
+      </c>
+      <c r="FA40" s="2">
+        <v>1096</v>
+      </c>
+      <c r="FB40" s="5">
+        <v>2.22</v>
+      </c>
+      <c r="FC40" s="2">
         <v>436</v>
       </c>
-      <c r="FA40" s="2">
+      <c r="FD40" s="2">
         <v>44</v>
       </c>
-      <c r="FB40" s="5">
+      <c r="FE40" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.22</v>
       </c>
       <c r="FF40" s="2">
         <v>41</v>
       </c>
       <c r="FG40" s="2">
         <v>398</v>
       </c>
       <c r="FH40" s="5">
         <v>9.7</v>
       </c>
       <c r="FI40" s="2">
         <v>370</v>
       </c>
       <c r="FJ40" s="2">
         <v>1954</v>
       </c>
       <c r="FK40" s="5">
         <v>5.28</v>
       </c>
       <c r="FL40" s="2">
         <v>102939</v>
       </c>
       <c r="FM40" s="2">
         <v>157959</v>
       </c>
@@ -26513,66 +26513,66 @@
       <c r="GE40" s="2">
         <v>16401</v>
       </c>
       <c r="GF40" s="5">
         <v>0.36</v>
       </c>
       <c r="GG40" s="2">
         <v>19257</v>
       </c>
       <c r="GH40" s="2">
         <v>11824</v>
       </c>
       <c r="GI40" s="5">
         <v>0.61</v>
       </c>
       <c r="GJ40" s="2">
         <v>20342</v>
       </c>
       <c r="GK40" s="2">
         <v>39241</v>
       </c>
       <c r="GL40" s="5">
         <v>1.93</v>
       </c>
       <c r="GM40" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN40" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP40" s="2">
         <v>3318</v>
       </c>
-      <c r="GN40" s="2">
+      <c r="GQ40" s="2">
         <v>4891</v>
       </c>
-      <c r="GO40" s="5">
+      <c r="GR40" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS40" s="2">
         <v>15749</v>
       </c>
       <c r="GT40" s="2">
         <v>3632</v>
       </c>
       <c r="GU40" s="5">
         <v>0.23</v>
       </c>
       <c r="GV40" s="2">
         <v>1053</v>
       </c>
       <c r="GW40" s="2">
         <v>919</v>
       </c>
       <c r="GX40" s="5">
         <v>0.87</v>
       </c>
       <c r="GY40" s="2">
         <v>4028</v>
       </c>
       <c r="GZ40" s="2">
         <v>7392</v>
       </c>
@@ -27178,66 +27178,66 @@
       <c r="ER41" s="2">
         <v>0</v>
       </c>
       <c r="ES41" s="5">
         <v>0.0</v>
       </c>
       <c r="ET41" s="2">
         <v>19482</v>
       </c>
       <c r="EU41" s="2">
         <v>8788</v>
       </c>
       <c r="EV41" s="5">
         <v>0.45</v>
       </c>
       <c r="EW41" s="2">
         <v>21</v>
       </c>
       <c r="EX41" s="2">
         <v>8</v>
       </c>
       <c r="EY41" s="5">
         <v>0.4</v>
       </c>
       <c r="EZ41" s="2">
+        <v>321</v>
+      </c>
+      <c r="FA41" s="2">
+        <v>764</v>
+      </c>
+      <c r="FB41" s="5">
+        <v>2.38</v>
+      </c>
+      <c r="FC41" s="2">
         <v>216</v>
       </c>
-      <c r="FA41" s="2">
+      <c r="FD41" s="2">
         <v>23</v>
       </c>
-      <c r="FB41" s="5">
+      <c r="FE41" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.38</v>
       </c>
       <c r="FF41" s="2">
         <v>35</v>
       </c>
       <c r="FG41" s="2">
         <v>539</v>
       </c>
       <c r="FH41" s="5">
         <v>15.41</v>
       </c>
       <c r="FI41" s="2">
         <v>282</v>
       </c>
       <c r="FJ41" s="2">
         <v>1794</v>
       </c>
       <c r="FK41" s="5">
         <v>6.36</v>
       </c>
       <c r="FL41" s="2">
         <v>69226</v>
       </c>
       <c r="FM41" s="2">
         <v>110628</v>
       </c>
@@ -27295,66 +27295,66 @@
       <c r="GE41" s="2">
         <v>12006</v>
       </c>
       <c r="GF41" s="5">
         <v>0.38</v>
       </c>
       <c r="GG41" s="2">
         <v>12765</v>
       </c>
       <c r="GH41" s="2">
         <v>8044</v>
       </c>
       <c r="GI41" s="5">
         <v>0.63</v>
       </c>
       <c r="GJ41" s="2">
         <v>14460</v>
       </c>
       <c r="GK41" s="2">
         <v>29861</v>
       </c>
       <c r="GL41" s="5">
         <v>2.07</v>
       </c>
       <c r="GM41" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN41" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP41" s="2">
         <v>2383</v>
       </c>
-      <c r="GN41" s="2">
+      <c r="GQ41" s="2">
         <v>3503</v>
       </c>
-      <c r="GO41" s="5">
+      <c r="GR41" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS41" s="2">
         <v>10444</v>
       </c>
       <c r="GT41" s="2">
         <v>2453</v>
       </c>
       <c r="GU41" s="5">
         <v>0.23</v>
       </c>
       <c r="GV41" s="2">
         <v>684</v>
       </c>
       <c r="GW41" s="2">
         <v>604</v>
       </c>
       <c r="GX41" s="5">
         <v>0.88</v>
       </c>
       <c r="GY41" s="2">
         <v>2920</v>
       </c>
       <c r="GZ41" s="2">
         <v>5355</v>
       </c>
@@ -27960,66 +27960,66 @@
       <c r="ER42" s="2">
         <v>0</v>
       </c>
       <c r="ES42" s="5">
         <v>0.0</v>
       </c>
       <c r="ET42" s="2">
         <v>24431</v>
       </c>
       <c r="EU42" s="2">
         <v>11262</v>
       </c>
       <c r="EV42" s="5">
         <v>0.46</v>
       </c>
       <c r="EW42" s="2">
         <v>18</v>
       </c>
       <c r="EX42" s="2">
         <v>7</v>
       </c>
       <c r="EY42" s="5">
         <v>0.36</v>
       </c>
       <c r="EZ42" s="2">
+        <v>411</v>
+      </c>
+      <c r="FA42" s="2">
+        <v>834</v>
+      </c>
+      <c r="FB42" s="5">
+        <v>2.03</v>
+      </c>
+      <c r="FC42" s="2">
         <v>123</v>
       </c>
-      <c r="FA42" s="2">
+      <c r="FD42" s="2">
         <v>15</v>
       </c>
-      <c r="FB42" s="5">
+      <c r="FE42" s="5">
         <v>0.12</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.03</v>
       </c>
       <c r="FF42" s="2">
         <v>37</v>
       </c>
       <c r="FG42" s="2">
         <v>476</v>
       </c>
       <c r="FH42" s="5">
         <v>12.86</v>
       </c>
       <c r="FI42" s="2">
         <v>442</v>
       </c>
       <c r="FJ42" s="2">
         <v>3212</v>
       </c>
       <c r="FK42" s="5">
         <v>7.27</v>
       </c>
       <c r="FL42" s="2">
         <v>81805</v>
       </c>
       <c r="FM42" s="2">
         <v>137849</v>
       </c>
@@ -28077,66 +28077,66 @@
       <c r="GE42" s="2">
         <v>15601</v>
       </c>
       <c r="GF42" s="5">
         <v>0.4</v>
       </c>
       <c r="GG42" s="2">
         <v>15240</v>
       </c>
       <c r="GH42" s="2">
         <v>10000</v>
       </c>
       <c r="GI42" s="5">
         <v>0.66</v>
       </c>
       <c r="GJ42" s="2">
         <v>17044</v>
       </c>
       <c r="GK42" s="2">
         <v>36823</v>
       </c>
       <c r="GL42" s="5">
         <v>2.16</v>
       </c>
       <c r="GM42" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN42" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP42" s="2">
         <v>2839</v>
       </c>
-      <c r="GN42" s="2">
+      <c r="GQ42" s="2">
         <v>4124</v>
       </c>
-      <c r="GO42" s="5">
+      <c r="GR42" s="5">
         <v>1.45</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS42" s="2">
         <v>12388</v>
       </c>
       <c r="GT42" s="2">
         <v>2917</v>
       </c>
       <c r="GU42" s="5">
         <v>0.24</v>
       </c>
       <c r="GV42" s="2">
         <v>824</v>
       </c>
       <c r="GW42" s="2">
         <v>717</v>
       </c>
       <c r="GX42" s="5">
         <v>0.87</v>
       </c>
       <c r="GY42" s="2">
         <v>3348</v>
       </c>
       <c r="GZ42" s="2">
         <v>6280</v>
       </c>
@@ -28742,66 +28742,66 @@
       <c r="ER43" s="2">
         <v>0</v>
       </c>
       <c r="ES43" s="5">
         <v>0.0</v>
       </c>
       <c r="ET43" s="2">
         <v>19449</v>
       </c>
       <c r="EU43" s="2">
         <v>9524</v>
       </c>
       <c r="EV43" s="5">
         <v>0.49</v>
       </c>
       <c r="EW43" s="2">
         <v>18</v>
       </c>
       <c r="EX43" s="2">
         <v>7</v>
       </c>
       <c r="EY43" s="5">
         <v>0.39</v>
       </c>
       <c r="EZ43" s="2">
+        <v>330</v>
+      </c>
+      <c r="FA43" s="2">
+        <v>826</v>
+      </c>
+      <c r="FB43" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="FC43" s="2">
         <v>52</v>
       </c>
-      <c r="FA43" s="2">
+      <c r="FD43" s="2">
         <v>7</v>
       </c>
-      <c r="FB43" s="5">
+      <c r="FE43" s="5">
         <v>0.13</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.5</v>
       </c>
       <c r="FF43" s="2">
         <v>47</v>
       </c>
       <c r="FG43" s="2">
         <v>783</v>
       </c>
       <c r="FH43" s="5">
         <v>16.65</v>
       </c>
       <c r="FI43" s="2">
         <v>449</v>
       </c>
       <c r="FJ43" s="2">
         <v>3981</v>
       </c>
       <c r="FK43" s="5">
         <v>8.87</v>
       </c>
       <c r="FL43" s="2">
         <v>60675</v>
       </c>
       <c r="FM43" s="2">
         <v>110942</v>
       </c>
@@ -28859,66 +28859,66 @@
       <c r="GE43" s="2">
         <v>12948</v>
       </c>
       <c r="GF43" s="5">
         <v>0.42</v>
       </c>
       <c r="GG43" s="2">
         <v>11203</v>
       </c>
       <c r="GH43" s="2">
         <v>7541</v>
       </c>
       <c r="GI43" s="5">
         <v>0.67</v>
       </c>
       <c r="GJ43" s="2">
         <v>12818</v>
       </c>
       <c r="GK43" s="2">
         <v>29937</v>
       </c>
       <c r="GL43" s="5">
         <v>2.34</v>
       </c>
       <c r="GM43" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN43" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP43" s="2">
         <v>2099</v>
       </c>
-      <c r="GN43" s="2">
+      <c r="GQ43" s="2">
         <v>3079</v>
       </c>
-      <c r="GO43" s="5">
+      <c r="GR43" s="5">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS43" s="2">
         <v>8873</v>
       </c>
       <c r="GT43" s="2">
         <v>2109</v>
       </c>
       <c r="GU43" s="5">
         <v>0.24</v>
       </c>
       <c r="GV43" s="2">
         <v>580</v>
       </c>
       <c r="GW43" s="2">
         <v>515</v>
       </c>
       <c r="GX43" s="5">
         <v>0.89</v>
       </c>
       <c r="GY43" s="2">
         <v>2615</v>
       </c>
       <c r="GZ43" s="2">
         <v>5077</v>
       </c>
@@ -29524,66 +29524,66 @@
       <c r="ER44" s="2">
         <v>0</v>
       </c>
       <c r="ES44" s="5">
         <v>0.0</v>
       </c>
       <c r="ET44" s="2">
         <v>15655</v>
       </c>
       <c r="EU44" s="2">
         <v>8312</v>
       </c>
       <c r="EV44" s="5">
         <v>0.53</v>
       </c>
       <c r="EW44" s="2">
         <v>14</v>
       </c>
       <c r="EX44" s="2">
         <v>7</v>
       </c>
       <c r="EY44" s="5">
         <v>0.49</v>
       </c>
       <c r="EZ44" s="2">
+        <v>245</v>
+      </c>
+      <c r="FA44" s="2">
+        <v>594</v>
+      </c>
+      <c r="FB44" s="5">
+        <v>2.42</v>
+      </c>
+      <c r="FC44" s="2">
         <v>18</v>
       </c>
-      <c r="FA44" s="2">
+      <c r="FD44" s="2">
         <v>3</v>
       </c>
-      <c r="FB44" s="5">
+      <c r="FE44" s="5">
         <v>0.16</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.42</v>
       </c>
       <c r="FF44" s="2">
         <v>33</v>
       </c>
       <c r="FG44" s="2">
         <v>673</v>
       </c>
       <c r="FH44" s="5">
         <v>20.39</v>
       </c>
       <c r="FI44" s="2">
         <v>473</v>
       </c>
       <c r="FJ44" s="2">
         <v>5608</v>
       </c>
       <c r="FK44" s="5">
         <v>11.86</v>
       </c>
       <c r="FL44" s="2">
         <v>44111</v>
       </c>
       <c r="FM44" s="2">
         <v>91639</v>
       </c>
@@ -29641,66 +29641,66 @@
       <c r="GE44" s="2">
         <v>10129</v>
       </c>
       <c r="GF44" s="5">
         <v>0.44</v>
       </c>
       <c r="GG44" s="2">
         <v>8049</v>
       </c>
       <c r="GH44" s="2">
         <v>5831</v>
       </c>
       <c r="GI44" s="5">
         <v>0.72</v>
       </c>
       <c r="GJ44" s="2">
         <v>9056</v>
       </c>
       <c r="GK44" s="2">
         <v>22302</v>
       </c>
       <c r="GL44" s="5">
         <v>2.46</v>
       </c>
       <c r="GM44" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN44" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP44" s="2">
         <v>1423</v>
       </c>
-      <c r="GN44" s="2">
+      <c r="GQ44" s="2">
         <v>2124</v>
       </c>
-      <c r="GO44" s="5">
+      <c r="GR44" s="5">
         <v>1.49</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS44" s="2">
         <v>6139</v>
       </c>
       <c r="GT44" s="2">
         <v>1485</v>
       </c>
       <c r="GU44" s="5">
         <v>0.24</v>
       </c>
       <c r="GV44" s="2">
         <v>402</v>
       </c>
       <c r="GW44" s="2">
         <v>356</v>
       </c>
       <c r="GX44" s="5">
         <v>0.89</v>
       </c>
       <c r="GY44" s="2">
         <v>1840</v>
       </c>
       <c r="GZ44" s="2">
         <v>3598</v>
       </c>
@@ -30306,66 +30306,66 @@
       <c r="ER45" s="2">
         <v>0</v>
       </c>
       <c r="ES45" s="5">
         <v>0.0</v>
       </c>
       <c r="ET45" s="2">
         <v>10520</v>
       </c>
       <c r="EU45" s="2">
         <v>6150</v>
       </c>
       <c r="EV45" s="5">
         <v>0.58</v>
       </c>
       <c r="EW45" s="2">
         <v>17</v>
       </c>
       <c r="EX45" s="2">
         <v>9</v>
       </c>
       <c r="EY45" s="5">
         <v>0.52</v>
       </c>
       <c r="EZ45" s="2">
+        <v>180</v>
+      </c>
+      <c r="FA45" s="2">
+        <v>482</v>
+      </c>
+      <c r="FB45" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="FC45" s="2">
         <v>4</v>
       </c>
-      <c r="FA45" s="2">
-[...2 lines deleted...]
-      <c r="FB45" s="5">
+      <c r="FD45" s="2">
+        <v>0</v>
+      </c>
+      <c r="FE45" s="5">
         <v>0.1</v>
-      </c>
-[...7 lines deleted...]
-        <v>2.68</v>
       </c>
       <c r="FF45" s="2">
         <v>28</v>
       </c>
       <c r="FG45" s="2">
         <v>999</v>
       </c>
       <c r="FH45" s="5">
         <v>35.68</v>
       </c>
       <c r="FI45" s="2">
         <v>547</v>
       </c>
       <c r="FJ45" s="2">
         <v>7471</v>
       </c>
       <c r="FK45" s="5">
         <v>13.66</v>
       </c>
       <c r="FL45" s="2">
         <v>26787</v>
       </c>
       <c r="FM45" s="2">
         <v>62275</v>
       </c>
@@ -30423,66 +30423,66 @@
       <c r="GE45" s="2">
         <v>6429</v>
       </c>
       <c r="GF45" s="5">
         <v>0.46</v>
       </c>
       <c r="GG45" s="2">
         <v>4912</v>
       </c>
       <c r="GH45" s="2">
         <v>3859</v>
       </c>
       <c r="GI45" s="5">
         <v>0.79</v>
       </c>
       <c r="GJ45" s="2">
         <v>4728</v>
       </c>
       <c r="GK45" s="2">
         <v>12569</v>
       </c>
       <c r="GL45" s="5">
         <v>2.66</v>
       </c>
       <c r="GM45" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN45" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP45" s="2">
         <v>874</v>
       </c>
-      <c r="GN45" s="2">
+      <c r="GQ45" s="2">
         <v>1320</v>
       </c>
-      <c r="GO45" s="5">
+      <c r="GR45" s="5">
         <v>1.51</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS45" s="2">
         <v>3446</v>
       </c>
       <c r="GT45" s="2">
         <v>844</v>
       </c>
       <c r="GU45" s="5">
         <v>0.25</v>
       </c>
       <c r="GV45" s="2">
         <v>235</v>
       </c>
       <c r="GW45" s="2">
         <v>209</v>
       </c>
       <c r="GX45" s="5">
         <v>0.89</v>
       </c>
       <c r="GY45" s="2">
         <v>930</v>
       </c>
       <c r="GZ45" s="2">
         <v>1882</v>
       </c>
@@ -31087,67 +31087,67 @@
       </c>
       <c r="ER46" s="2">
         <v>0</v>
       </c>
       <c r="ES46" s="5">
         <v>0.0</v>
       </c>
       <c r="ET46" s="2">
         <v>8298</v>
       </c>
       <c r="EU46" s="2">
         <v>6142</v>
       </c>
       <c r="EV46" s="5">
         <v>0.74</v>
       </c>
       <c r="EW46" s="2">
         <v>8</v>
       </c>
       <c r="EX46" s="2">
         <v>3</v>
       </c>
       <c r="EY46" s="5">
         <v>0.32</v>
       </c>
-      <c r="EZ46" s="2" t="s">
-[...8 lines deleted...]
-      <c r="FC46" s="2">
+      <c r="EZ46" s="2">
         <v>147</v>
       </c>
-      <c r="FD46" s="2">
+      <c r="FA46" s="2">
         <v>681</v>
       </c>
-      <c r="FE46" s="5">
+      <c r="FB46" s="5">
         <v>4.63</v>
+      </c>
+      <c r="FC46" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FD46" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="FE46" s="5" t="s">
+        <v>106</v>
       </c>
       <c r="FF46" s="2">
         <v>20</v>
       </c>
       <c r="FG46" s="2">
         <v>1144</v>
       </c>
       <c r="FH46" s="5">
         <v>57.2</v>
       </c>
       <c r="FI46" s="2">
         <v>692</v>
       </c>
       <c r="FJ46" s="2">
         <v>16441</v>
       </c>
       <c r="FK46" s="5">
         <v>23.76</v>
       </c>
       <c r="FL46" s="2">
         <v>18963</v>
       </c>
       <c r="FM46" s="2">
         <v>58209</v>
       </c>
@@ -31205,66 +31205,66 @@
       <c r="GE46" s="2">
         <v>4613</v>
       </c>
       <c r="GF46" s="5">
         <v>0.49</v>
       </c>
       <c r="GG46" s="2">
         <v>3261</v>
       </c>
       <c r="GH46" s="2">
         <v>2823</v>
       </c>
       <c r="GI46" s="5">
         <v>0.87</v>
       </c>
       <c r="GJ46" s="2">
         <v>2852</v>
       </c>
       <c r="GK46" s="2">
         <v>8268</v>
       </c>
       <c r="GL46" s="5">
         <v>2.9</v>
       </c>
       <c r="GM46" s="2">
+        <v>0</v>
+      </c>
+      <c r="GN46" s="2">
+        <v>0</v>
+      </c>
+      <c r="GO46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="GP46" s="2">
         <v>581</v>
       </c>
-      <c r="GN46" s="2">
+      <c r="GQ46" s="2">
         <v>879</v>
       </c>
-      <c r="GO46" s="5">
+      <c r="GR46" s="5">
         <v>1.51</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="GS46" s="2">
         <v>2065</v>
       </c>
       <c r="GT46" s="2">
         <v>512</v>
       </c>
       <c r="GU46" s="5">
         <v>0.25</v>
       </c>
       <c r="GV46" s="2">
         <v>154</v>
       </c>
       <c r="GW46" s="2">
         <v>143</v>
       </c>
       <c r="GX46" s="5">
         <v>0.93</v>
       </c>
       <c r="GY46" s="2">
         <v>423</v>
       </c>
       <c r="GZ46" s="2">
         <v>872</v>
       </c>
@@ -31870,66 +31870,66 @@
       <c r="ER47" s="13">
         <v>189213</v>
       </c>
       <c r="ES47" s="14">
         <v>0.17</v>
       </c>
       <c r="ET47" s="13">
         <v>1280112</v>
       </c>
       <c r="EU47" s="13">
         <v>472983</v>
       </c>
       <c r="EV47" s="14">
         <v>0.37</v>
       </c>
       <c r="EW47" s="13">
         <v>80501</v>
       </c>
       <c r="EX47" s="13">
         <v>48459</v>
       </c>
       <c r="EY47" s="14">
         <v>0.6</v>
       </c>
       <c r="EZ47" s="13">
+        <v>38383</v>
+      </c>
+      <c r="FA47" s="13">
+        <v>75388</v>
+      </c>
+      <c r="FB47" s="14">
+        <v>1.96</v>
+      </c>
+      <c r="FC47" s="13">
         <v>294945</v>
       </c>
-      <c r="FA47" s="13">
+      <c r="FD47" s="13">
         <v>27645</v>
       </c>
-      <c r="FB47" s="14">
+      <c r="FE47" s="14">
         <v>0.09</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.96</v>
       </c>
       <c r="FF47" s="13">
         <v>1256</v>
       </c>
       <c r="FG47" s="13">
         <v>8556</v>
       </c>
       <c r="FH47" s="14">
         <v>6.81</v>
       </c>
       <c r="FI47" s="13">
         <v>8536</v>
       </c>
       <c r="FJ47" s="13">
         <v>54073</v>
       </c>
       <c r="FK47" s="14">
         <v>6.33</v>
       </c>
       <c r="FL47" s="13">
         <v>11565205</v>
       </c>
       <c r="FM47" s="13">
         <v>11530510</v>
       </c>
@@ -31987,66 +31987,66 @@
       <c r="GE47" s="13">
         <v>930926</v>
       </c>
       <c r="GF47" s="14">
         <v>0.27</v>
       </c>
       <c r="GG47" s="13">
         <v>1680241</v>
       </c>
       <c r="GH47" s="13">
         <v>782783</v>
       </c>
       <c r="GI47" s="14">
         <v>0.47</v>
       </c>
       <c r="GJ47" s="13">
         <v>1347971</v>
       </c>
       <c r="GK47" s="13">
         <v>1677509</v>
       </c>
       <c r="GL47" s="14">
         <v>1.24</v>
       </c>
       <c r="GM47" s="13">
+        <v>16858</v>
+      </c>
+      <c r="GN47" s="13">
+        <v>30663</v>
+      </c>
+      <c r="GO47" s="14">
+        <v>1.82</v>
+      </c>
+      <c r="GP47" s="13">
         <v>264495</v>
       </c>
-      <c r="GN47" s="13">
+      <c r="GQ47" s="13">
         <v>389248</v>
       </c>
-      <c r="GO47" s="14">
+      <c r="GR47" s="14">
         <v>1.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.82</v>
       </c>
       <c r="GS47" s="13">
         <v>1134942</v>
       </c>
       <c r="GT47" s="13">
         <v>233366</v>
       </c>
       <c r="GU47" s="14">
         <v>0.21</v>
       </c>
       <c r="GV47" s="13">
         <v>140501</v>
       </c>
       <c r="GW47" s="13">
         <v>116189</v>
       </c>
       <c r="GX47" s="14">
         <v>0.83</v>
       </c>
       <c r="GY47" s="13">
         <v>182673</v>
       </c>
       <c r="GZ47" s="13">
         <v>296273</v>
       </c>