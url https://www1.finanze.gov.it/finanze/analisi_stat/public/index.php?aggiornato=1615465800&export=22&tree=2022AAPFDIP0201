--- v0 (2025-12-08)
+++ v1 (2026-07-26)
@@ -5613,58 +5613,58 @@
       </c>
       <c r="J14" s="2">
         <v>48</v>
       </c>
       <c r="K14" s="5">
         <v>2.16</v>
       </c>
       <c r="L14" s="2">
         <v>20036</v>
       </c>
       <c r="M14" s="2">
         <v>23122</v>
       </c>
       <c r="N14" s="5">
         <v>1.15</v>
       </c>
       <c r="O14" s="2">
         <v>53450</v>
       </c>
       <c r="P14" s="2">
         <v>1096686</v>
       </c>
       <c r="Q14" s="5">
         <v>20.52</v>
       </c>
-      <c r="R14" s="2" t="s">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="R14" s="2">
+        <v>3709</v>
+      </c>
+      <c r="S14" s="2">
+        <v>72587</v>
+      </c>
+      <c r="T14" s="5">
+        <v>19.57</v>
       </c>
       <c r="U14" s="2">
         <v>1195</v>
       </c>
       <c r="V14" s="2">
         <v>9594</v>
       </c>
       <c r="W14" s="5">
         <v>8.03</v>
       </c>
       <c r="X14" s="2">
         <v>215</v>
       </c>
       <c r="Y14" s="2">
         <v>6459</v>
       </c>
       <c r="Z14" s="5">
         <v>30.04</v>
       </c>
       <c r="AA14" s="2">
         <v>36</v>
       </c>
       <c r="AB14" s="2">
         <v>79</v>
       </c>
@@ -5865,58 +5865,58 @@
       </c>
       <c r="CP14" s="2">
         <v>-20854</v>
       </c>
       <c r="CQ14" s="5">
         <v>-0.51</v>
       </c>
       <c r="CR14" s="2">
         <v>3016</v>
       </c>
       <c r="CS14" s="2">
         <v>4401</v>
       </c>
       <c r="CT14" s="5">
         <v>1.46</v>
       </c>
       <c r="CU14" s="2">
         <v>5785</v>
       </c>
       <c r="CV14" s="2">
         <v>8357</v>
       </c>
       <c r="CW14" s="5">
         <v>1.44</v>
       </c>
-      <c r="CX14" s="2" t="s">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="CX14" s="2">
+        <v>34261</v>
+      </c>
+      <c r="CY14" s="2">
+        <v>41126</v>
+      </c>
+      <c r="CZ14" s="5">
+        <v>1.2</v>
       </c>
       <c r="DA14" s="2">
         <v>6781</v>
       </c>
       <c r="DB14" s="2">
         <v>5695</v>
       </c>
       <c r="DC14" s="5">
         <v>0.84</v>
       </c>
       <c r="DD14" s="2">
         <v>2254</v>
       </c>
       <c r="DE14" s="2">
         <v>8269</v>
       </c>
       <c r="DF14" s="5">
         <v>3.67</v>
       </c>
       <c r="DG14" s="2">
         <v>354</v>
       </c>
       <c r="DH14" s="2">
         <v>297</v>
       </c>
@@ -5955,58 +5955,58 @@
       </c>
       <c r="DT14" s="2">
         <v>6898</v>
       </c>
       <c r="DU14" s="5">
         <v>1.75</v>
       </c>
       <c r="DV14" s="2">
         <v>1365</v>
       </c>
       <c r="DW14" s="2">
         <v>577</v>
       </c>
       <c r="DX14" s="5">
         <v>0.42</v>
       </c>
       <c r="DY14" s="2">
         <v>7363</v>
       </c>
       <c r="DZ14" s="2">
         <v>16835</v>
       </c>
       <c r="EA14" s="5">
         <v>2.29</v>
       </c>
-      <c r="EB14" s="2" t="s">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="EB14" s="2">
+        <v>17959</v>
+      </c>
+      <c r="EC14" s="2">
+        <v>15135</v>
+      </c>
+      <c r="ED14" s="5">
+        <v>0.84</v>
       </c>
       <c r="EE14" s="2">
         <v>50843</v>
       </c>
       <c r="EF14" s="2">
         <v>64943</v>
       </c>
       <c r="EG14" s="5">
         <v>1.28</v>
       </c>
       <c r="EH14" s="2">
         <v>33330</v>
       </c>
       <c r="EI14" s="2">
         <v>9633</v>
       </c>
       <c r="EJ14" s="5">
         <v>0.29</v>
       </c>
       <c r="EK14" s="2">
         <v>12989</v>
       </c>
       <c r="EL14" s="2">
         <v>15123</v>
       </c>