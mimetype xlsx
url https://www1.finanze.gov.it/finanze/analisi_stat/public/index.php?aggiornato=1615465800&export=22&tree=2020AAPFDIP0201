--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -5753,58 +5753,58 @@
       </c>
       <c r="CP14" s="2">
         <v>-16300</v>
       </c>
       <c r="CQ14" s="5">
         <v>-0.41</v>
       </c>
       <c r="CR14" s="2">
         <v>2965</v>
       </c>
       <c r="CS14" s="2">
         <v>3903</v>
       </c>
       <c r="CT14" s="5">
         <v>1.32</v>
       </c>
       <c r="CU14" s="2">
         <v>5802</v>
       </c>
       <c r="CV14" s="2">
         <v>10001</v>
       </c>
       <c r="CW14" s="5">
         <v>1.72</v>
       </c>
-      <c r="CX14" s="2" t="s">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="CX14" s="2">
+        <v>33404</v>
+      </c>
+      <c r="CY14" s="2">
+        <v>37041</v>
+      </c>
+      <c r="CZ14" s="5">
+        <v>1.11</v>
       </c>
       <c r="DA14" s="2">
         <v>6684</v>
       </c>
       <c r="DB14" s="2">
         <v>5940</v>
       </c>
       <c r="DC14" s="5">
         <v>0.89</v>
       </c>
       <c r="DD14" s="2">
         <v>2377</v>
       </c>
       <c r="DE14" s="2">
         <v>8872</v>
       </c>
       <c r="DF14" s="5">
         <v>3.73</v>
       </c>
       <c r="DG14" s="2">
         <v>307</v>
       </c>
       <c r="DH14" s="2">
         <v>278</v>
       </c>
@@ -5843,58 +5843,58 @@
       </c>
       <c r="DT14" s="2">
         <v>6569</v>
       </c>
       <c r="DU14" s="5">
         <v>1.73</v>
       </c>
       <c r="DV14" s="2">
         <v>1200</v>
       </c>
       <c r="DW14" s="2">
         <v>511</v>
       </c>
       <c r="DX14" s="5">
         <v>0.43</v>
       </c>
       <c r="DY14" s="2">
         <v>7221</v>
       </c>
       <c r="DZ14" s="2">
         <v>16991</v>
       </c>
       <c r="EA14" s="5">
         <v>2.35</v>
       </c>
-      <c r="EB14" s="2" t="s">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="EB14" s="2">
+        <v>18735</v>
+      </c>
+      <c r="EC14" s="2">
+        <v>15851</v>
+      </c>
+      <c r="ED14" s="5">
+        <v>0.85</v>
       </c>
       <c r="EE14" s="2">
         <v>51257</v>
       </c>
       <c r="EF14" s="2">
         <v>56069</v>
       </c>
       <c r="EG14" s="5">
         <v>1.09</v>
       </c>
       <c r="EH14" s="2">
         <v>33138</v>
       </c>
       <c r="EI14" s="2">
         <v>9628</v>
       </c>
       <c r="EJ14" s="5">
         <v>0.29</v>
       </c>
       <c r="EK14" s="2">
         <v>12912</v>
       </c>
       <c r="EL14" s="2">
         <v>13960</v>
       </c>