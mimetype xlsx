--- v0 (2026-03-13)
+++ v1 (2026-09-22)
@@ -302,54 +302,54 @@
   <si>
     <t>Detrazione investimenti start up</t>
   </si>
   <si>
     <t>Altre detrazioni e crediti d'imposta</t>
   </si>
   <si>
     <t>Totale spese sanitarie, spese sanitarie per portatori di handicap e acquisto cani guida</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari abitazione principale</t>
   </si>
   <si>
     <t>Interessi mutui ipotecari altri immobili</t>
   </si>
   <si>
     <t>Interessi mutui recupero edilizio</t>
   </si>
   <si>
     <t>Interessi mutui costruzione abitazione principale</t>
   </si>
   <si>
     <t>Interessi per prestiti o mutui agrari</t>
   </si>
   <si>
-    <t>Assicurazioni sulla vita, contro infortuni, invalidita' e non autosufficienza</t>
+    <t>Spese per istruzione non universitaria</t>
   </si>
   <si>
-    <t>Spese per istruzione non universitaria</t>
+    <t>Assicurazioni sulla vita, contro infortuni, invalidita' e non autosufficienza</t>
   </si>
   <si>
     <t>Spese per istruzione universitaria</t>
   </si>
   <si>
     <t>Spese funebri</t>
   </si>
   <si>
     <t>Spese per addetti assistenza personale</t>
   </si>
   <si>
     <t>Spese intermediazione immobiliare</t>
   </si>
   <si>
     <t>Spese attivita' sportive ragazzi</t>
   </si>
   <si>
     <t>Spese locazione per studenti fuori sede</t>
   </si>
   <si>
     <t>Altri oneri detraibili</t>
   </si>
   <si>
     <t>Totale oneri detraibili al 19%</t>
   </si>
@@ -6207,66 +6207,66 @@
       <c r="IA13" s="2">
         <v>4</v>
       </c>
       <c r="IB13" s="5">
         <v>0.4</v>
       </c>
       <c r="IC13" s="2">
         <v>866</v>
       </c>
       <c r="ID13" s="2">
         <v>885</v>
       </c>
       <c r="IE13" s="5">
         <v>1.02</v>
       </c>
       <c r="IF13" s="2">
         <v>40</v>
       </c>
       <c r="IG13" s="2">
         <v>44</v>
       </c>
       <c r="IH13" s="5">
         <v>1.09</v>
       </c>
       <c r="II13" s="2">
+        <v>7221</v>
+      </c>
+      <c r="IJ13" s="2">
+        <v>2950</v>
+      </c>
+      <c r="IK13" s="5">
+        <v>0.41</v>
+      </c>
+      <c r="IL13" s="2">
         <v>33253</v>
       </c>
-      <c r="IJ13" s="2">
+      <c r="IM13" s="2">
         <v>10160</v>
       </c>
-      <c r="IK13" s="5">
+      <c r="IN13" s="5">
         <v>0.31</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.41</v>
       </c>
       <c r="IO13" s="2">
         <v>5438</v>
       </c>
       <c r="IP13" s="2">
         <v>6262</v>
       </c>
       <c r="IQ13" s="5">
         <v>1.15</v>
       </c>
       <c r="IR13" s="2">
         <v>2692</v>
       </c>
       <c r="IS13" s="2">
         <v>3854</v>
       </c>
       <c r="IT13" s="5">
         <v>1.43</v>
       </c>
       <c r="IU13" s="2">
         <v>68</v>
       </c>
       <c r="IV13" s="2">
         <v>107</v>
       </c>
@@ -7115,66 +7115,66 @@
       <c r="IA14" s="2" t="s">
         <v>121</v>
       </c>
       <c r="IB14" s="5" t="s">
         <v>121</v>
       </c>
       <c r="IC14" s="2">
         <v>55</v>
       </c>
       <c r="ID14" s="2">
         <v>64</v>
       </c>
       <c r="IE14" s="5">
         <v>1.17</v>
       </c>
       <c r="IF14" s="2">
         <v>5</v>
       </c>
       <c r="IG14" s="2">
         <v>1</v>
       </c>
       <c r="IH14" s="5">
         <v>0.12</v>
       </c>
       <c r="II14" s="2">
+        <v>534</v>
+      </c>
+      <c r="IJ14" s="2">
+        <v>223</v>
+      </c>
+      <c r="IK14" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="IL14" s="2">
         <v>2367</v>
       </c>
-      <c r="IJ14" s="2">
+      <c r="IM14" s="2">
         <v>698</v>
       </c>
-      <c r="IK14" s="5">
+      <c r="IN14" s="5">
         <v>0.29</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.42</v>
       </c>
       <c r="IO14" s="2">
         <v>356</v>
       </c>
       <c r="IP14" s="2">
         <v>410</v>
       </c>
       <c r="IQ14" s="5">
         <v>1.15</v>
       </c>
       <c r="IR14" s="2">
         <v>188</v>
       </c>
       <c r="IS14" s="2">
         <v>278</v>
       </c>
       <c r="IT14" s="5">
         <v>1.48</v>
       </c>
       <c r="IU14" s="2">
         <v>5</v>
       </c>
       <c r="IV14" s="2">
         <v>6</v>
       </c>
@@ -8023,66 +8023,66 @@
       <c r="IA15" s="2" t="s">
         <v>121</v>
       </c>
       <c r="IB15" s="5" t="s">
         <v>121</v>
       </c>
       <c r="IC15" s="2">
         <v>115</v>
       </c>
       <c r="ID15" s="2">
         <v>125</v>
       </c>
       <c r="IE15" s="5">
         <v>1.09</v>
       </c>
       <c r="IF15" s="2">
         <v>0</v>
       </c>
       <c r="IG15" s="2">
         <v>0</v>
       </c>
       <c r="IH15" s="5">
         <v>0.0</v>
       </c>
       <c r="II15" s="2">
+        <v>1571</v>
+      </c>
+      <c r="IJ15" s="2">
+        <v>679</v>
+      </c>
+      <c r="IK15" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="IL15" s="2">
         <v>13260</v>
       </c>
-      <c r="IJ15" s="2">
+      <c r="IM15" s="2">
         <v>3574</v>
       </c>
-      <c r="IK15" s="5">
+      <c r="IN15" s="5">
         <v>0.27</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.43</v>
       </c>
       <c r="IO15" s="2">
         <v>2814</v>
       </c>
       <c r="IP15" s="2">
         <v>3531</v>
       </c>
       <c r="IQ15" s="5">
         <v>1.25</v>
       </c>
       <c r="IR15" s="2">
         <v>595</v>
       </c>
       <c r="IS15" s="2">
         <v>871</v>
       </c>
       <c r="IT15" s="5">
         <v>1.46</v>
       </c>
       <c r="IU15" s="2">
         <v>17</v>
       </c>
       <c r="IV15" s="2">
         <v>28</v>
       </c>
@@ -8931,66 +8931,66 @@
       <c r="IA16" s="2">
         <v>9</v>
       </c>
       <c r="IB16" s="5">
         <v>0.83</v>
       </c>
       <c r="IC16" s="2">
         <v>1073</v>
       </c>
       <c r="ID16" s="2">
         <v>1026</v>
       </c>
       <c r="IE16" s="5">
         <v>0.96</v>
       </c>
       <c r="IF16" s="2">
         <v>495</v>
       </c>
       <c r="IG16" s="2">
         <v>125</v>
       </c>
       <c r="IH16" s="5">
         <v>0.25</v>
       </c>
       <c r="II16" s="2">
+        <v>3852</v>
+      </c>
+      <c r="IJ16" s="2">
+        <v>1540</v>
+      </c>
+      <c r="IK16" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="IL16" s="2">
         <v>30082</v>
       </c>
-      <c r="IJ16" s="2">
+      <c r="IM16" s="2">
         <v>8466</v>
       </c>
-      <c r="IK16" s="5">
+      <c r="IN16" s="5">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="IO16" s="2">
         <v>5010</v>
       </c>
       <c r="IP16" s="2">
         <v>5548</v>
       </c>
       <c r="IQ16" s="5">
         <v>1.11</v>
       </c>
       <c r="IR16" s="2">
         <v>2674</v>
       </c>
       <c r="IS16" s="2">
         <v>3757</v>
       </c>
       <c r="IT16" s="5">
         <v>1.41</v>
       </c>
       <c r="IU16" s="2">
         <v>111</v>
       </c>
       <c r="IV16" s="2">
         <v>172</v>
       </c>
@@ -9839,66 +9839,66 @@
       <c r="IA17" s="2" t="s">
         <v>121</v>
       </c>
       <c r="IB17" s="5" t="s">
         <v>121</v>
       </c>
       <c r="IC17" s="2">
         <v>265</v>
       </c>
       <c r="ID17" s="2">
         <v>267</v>
       </c>
       <c r="IE17" s="5">
         <v>1.01</v>
       </c>
       <c r="IF17" s="2">
         <v>183</v>
       </c>
       <c r="IG17" s="2">
         <v>114</v>
       </c>
       <c r="IH17" s="5">
         <v>0.62</v>
       </c>
       <c r="II17" s="2">
+        <v>1512</v>
+      </c>
+      <c r="IJ17" s="2">
+        <v>599</v>
+      </c>
+      <c r="IK17" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="IL17" s="2">
         <v>9150</v>
       </c>
-      <c r="IJ17" s="2">
+      <c r="IM17" s="2">
         <v>2580</v>
       </c>
-      <c r="IK17" s="5">
+      <c r="IN17" s="5">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="IO17" s="2">
         <v>2394</v>
       </c>
       <c r="IP17" s="2">
         <v>2614</v>
       </c>
       <c r="IQ17" s="5">
         <v>1.09</v>
       </c>
       <c r="IR17" s="2">
         <v>983</v>
       </c>
       <c r="IS17" s="2">
         <v>1413</v>
       </c>
       <c r="IT17" s="5">
         <v>1.44</v>
       </c>
       <c r="IU17" s="2">
         <v>170</v>
       </c>
       <c r="IV17" s="2">
         <v>221</v>
       </c>
@@ -10747,66 +10747,66 @@
       <c r="IA18" s="2" t="s">
         <v>121</v>
       </c>
       <c r="IB18" s="5" t="s">
         <v>121</v>
       </c>
       <c r="IC18" s="2">
         <v>233</v>
       </c>
       <c r="ID18" s="2">
         <v>231</v>
       </c>
       <c r="IE18" s="5">
         <v>0.99</v>
       </c>
       <c r="IF18" s="2">
         <v>155</v>
       </c>
       <c r="IG18" s="2">
         <v>117</v>
       </c>
       <c r="IH18" s="5">
         <v>0.75</v>
       </c>
       <c r="II18" s="2">
+        <v>1476</v>
+      </c>
+      <c r="IJ18" s="2">
+        <v>590</v>
+      </c>
+      <c r="IK18" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="IL18" s="2">
         <v>8171</v>
       </c>
-      <c r="IJ18" s="2">
+      <c r="IM18" s="2">
         <v>2251</v>
       </c>
-      <c r="IK18" s="5">
+      <c r="IN18" s="5">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="IO18" s="2">
         <v>2350</v>
       </c>
       <c r="IP18" s="2">
         <v>2599</v>
       </c>
       <c r="IQ18" s="5">
         <v>1.11</v>
       </c>
       <c r="IR18" s="2">
         <v>971</v>
       </c>
       <c r="IS18" s="2">
         <v>1393</v>
       </c>
       <c r="IT18" s="5">
         <v>1.43</v>
       </c>
       <c r="IU18" s="2">
         <v>185</v>
       </c>
       <c r="IV18" s="2">
         <v>248</v>
       </c>
@@ -11655,66 +11655,66 @@
       <c r="IA19" s="2" t="s">
         <v>121</v>
       </c>
       <c r="IB19" s="5" t="s">
         <v>121</v>
       </c>
       <c r="IC19" s="2">
         <v>222</v>
       </c>
       <c r="ID19" s="2">
         <v>222</v>
       </c>
       <c r="IE19" s="5">
         <v>1.0</v>
       </c>
       <c r="IF19" s="2">
         <v>120</v>
       </c>
       <c r="IG19" s="2">
         <v>108</v>
       </c>
       <c r="IH19" s="5">
         <v>0.9</v>
       </c>
       <c r="II19" s="2">
+        <v>1586</v>
+      </c>
+      <c r="IJ19" s="2">
+        <v>597</v>
+      </c>
+      <c r="IK19" s="5">
+        <v>0.38</v>
+      </c>
+      <c r="IL19" s="2">
         <v>7975</v>
       </c>
-      <c r="IJ19" s="2">
+      <c r="IM19" s="2">
         <v>2139</v>
       </c>
-      <c r="IK19" s="5">
+      <c r="IN19" s="5">
         <v>0.27</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="IO19" s="2">
         <v>2734</v>
       </c>
       <c r="IP19" s="2">
         <v>2916</v>
       </c>
       <c r="IQ19" s="5">
         <v>1.07</v>
       </c>
       <c r="IR19" s="2">
         <v>1024</v>
       </c>
       <c r="IS19" s="2">
         <v>1465</v>
       </c>
       <c r="IT19" s="5">
         <v>1.43</v>
       </c>
       <c r="IU19" s="2">
         <v>198</v>
       </c>
       <c r="IV19" s="2">
         <v>291</v>
       </c>
@@ -12563,66 +12563,66 @@
       <c r="IA20" s="2">
         <v>10</v>
       </c>
       <c r="IB20" s="5">
         <v>1.42</v>
       </c>
       <c r="IC20" s="2">
         <v>262</v>
       </c>
       <c r="ID20" s="2">
         <v>241</v>
       </c>
       <c r="IE20" s="5">
         <v>0.92</v>
       </c>
       <c r="IF20" s="2">
         <v>106</v>
       </c>
       <c r="IG20" s="2">
         <v>100</v>
       </c>
       <c r="IH20" s="5">
         <v>0.94</v>
       </c>
       <c r="II20" s="2">
+        <v>1867</v>
+      </c>
+      <c r="IJ20" s="2">
+        <v>669</v>
+      </c>
+      <c r="IK20" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="IL20" s="2">
         <v>8965</v>
       </c>
-      <c r="IJ20" s="2">
+      <c r="IM20" s="2">
         <v>2318</v>
       </c>
-      <c r="IK20" s="5">
+      <c r="IN20" s="5">
         <v>0.26</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="IO20" s="2">
         <v>4564</v>
       </c>
       <c r="IP20" s="2">
         <v>5109</v>
       </c>
       <c r="IQ20" s="5">
         <v>1.12</v>
       </c>
       <c r="IR20" s="2">
         <v>1193</v>
       </c>
       <c r="IS20" s="2">
         <v>1702</v>
       </c>
       <c r="IT20" s="5">
         <v>1.43</v>
       </c>
       <c r="IU20" s="2">
         <v>238</v>
       </c>
       <c r="IV20" s="2">
         <v>365</v>
       </c>
@@ -13471,66 +13471,66 @@
       <c r="IA21" s="2">
         <v>8</v>
       </c>
       <c r="IB21" s="5">
         <v>0.69</v>
       </c>
       <c r="IC21" s="2">
         <v>293</v>
       </c>
       <c r="ID21" s="2">
         <v>256</v>
       </c>
       <c r="IE21" s="5">
         <v>0.88</v>
       </c>
       <c r="IF21" s="2">
         <v>96</v>
       </c>
       <c r="IG21" s="2">
         <v>96</v>
       </c>
       <c r="IH21" s="5">
         <v>1.0</v>
       </c>
       <c r="II21" s="2">
+        <v>2462</v>
+      </c>
+      <c r="IJ21" s="2">
+        <v>834</v>
+      </c>
+      <c r="IK21" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="IL21" s="2">
         <v>10484</v>
       </c>
-      <c r="IJ21" s="2">
+      <c r="IM21" s="2">
         <v>2644</v>
       </c>
-      <c r="IK21" s="5">
+      <c r="IN21" s="5">
         <v>0.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="IO21" s="2">
         <v>7998</v>
       </c>
       <c r="IP21" s="2">
         <v>9172</v>
       </c>
       <c r="IQ21" s="5">
         <v>1.15</v>
       </c>
       <c r="IR21" s="2">
         <v>1296</v>
       </c>
       <c r="IS21" s="2">
         <v>1851</v>
       </c>
       <c r="IT21" s="5">
         <v>1.43</v>
       </c>
       <c r="IU21" s="2">
         <v>279</v>
       </c>
       <c r="IV21" s="2">
         <v>447</v>
       </c>
@@ -14379,66 +14379,66 @@
       <c r="IA22" s="2">
         <v>1</v>
       </c>
       <c r="IB22" s="5">
         <v>0.33</v>
       </c>
       <c r="IC22" s="2">
         <v>314</v>
       </c>
       <c r="ID22" s="2">
         <v>279</v>
       </c>
       <c r="IE22" s="5">
         <v>0.89</v>
       </c>
       <c r="IF22" s="2">
         <v>86</v>
       </c>
       <c r="IG22" s="2">
         <v>98</v>
       </c>
       <c r="IH22" s="5">
         <v>1.14</v>
       </c>
       <c r="II22" s="2">
+        <v>2729</v>
+      </c>
+      <c r="IJ22" s="2">
+        <v>924</v>
+      </c>
+      <c r="IK22" s="5">
+        <v>0.34</v>
+      </c>
+      <c r="IL22" s="2">
         <v>11158</v>
       </c>
-      <c r="IJ22" s="2">
+      <c r="IM22" s="2">
         <v>2756</v>
       </c>
-      <c r="IK22" s="5">
+      <c r="IN22" s="5">
         <v>0.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.34</v>
       </c>
       <c r="IO22" s="2">
         <v>8174</v>
       </c>
       <c r="IP22" s="2">
         <v>9277</v>
       </c>
       <c r="IQ22" s="5">
         <v>1.13</v>
       </c>
       <c r="IR22" s="2">
         <v>1350</v>
       </c>
       <c r="IS22" s="2">
         <v>1926</v>
       </c>
       <c r="IT22" s="5">
         <v>1.43</v>
       </c>
       <c r="IU22" s="2">
         <v>286</v>
       </c>
       <c r="IV22" s="2">
         <v>459</v>
       </c>
@@ -15287,66 +15287,66 @@
       <c r="IA23" s="2">
         <v>8</v>
       </c>
       <c r="IB23" s="5">
         <v>0.95</v>
       </c>
       <c r="IC23" s="2">
         <v>709</v>
       </c>
       <c r="ID23" s="2">
         <v>658</v>
       </c>
       <c r="IE23" s="5">
         <v>0.93</v>
       </c>
       <c r="IF23" s="2">
         <v>166</v>
       </c>
       <c r="IG23" s="2">
         <v>224</v>
       </c>
       <c r="IH23" s="5">
         <v>1.35</v>
       </c>
       <c r="II23" s="2">
+        <v>6412</v>
+      </c>
+      <c r="IJ23" s="2">
+        <v>2217</v>
+      </c>
+      <c r="IK23" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="IL23" s="2">
         <v>24581</v>
       </c>
-      <c r="IJ23" s="2">
+      <c r="IM23" s="2">
         <v>6073</v>
       </c>
-      <c r="IK23" s="5">
+      <c r="IN23" s="5">
         <v>0.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="IO23" s="2">
         <v>17125</v>
       </c>
       <c r="IP23" s="2">
         <v>19447</v>
       </c>
       <c r="IQ23" s="5">
         <v>1.14</v>
       </c>
       <c r="IR23" s="2">
         <v>3174</v>
       </c>
       <c r="IS23" s="2">
         <v>4584</v>
       </c>
       <c r="IT23" s="5">
         <v>1.44</v>
       </c>
       <c r="IU23" s="2">
         <v>762</v>
       </c>
       <c r="IV23" s="2">
         <v>1332</v>
       </c>
@@ -16195,66 +16195,66 @@
       <c r="IA24" s="2">
         <v>6</v>
       </c>
       <c r="IB24" s="5">
         <v>0.72</v>
       </c>
       <c r="IC24" s="2">
         <v>863</v>
       </c>
       <c r="ID24" s="2">
         <v>807</v>
       </c>
       <c r="IE24" s="5">
         <v>0.93</v>
       </c>
       <c r="IF24" s="2">
         <v>157</v>
       </c>
       <c r="IG24" s="2">
         <v>231</v>
       </c>
       <c r="IH24" s="5">
         <v>1.47</v>
       </c>
       <c r="II24" s="2">
+        <v>7466</v>
+      </c>
+      <c r="IJ24" s="2">
+        <v>2637</v>
+      </c>
+      <c r="IK24" s="5">
+        <v>0.35</v>
+      </c>
+      <c r="IL24" s="2">
         <v>27721</v>
       </c>
-      <c r="IJ24" s="2">
+      <c r="IM24" s="2">
         <v>6876</v>
       </c>
-      <c r="IK24" s="5">
+      <c r="IN24" s="5">
         <v>0.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="IO24" s="2">
         <v>16014</v>
       </c>
       <c r="IP24" s="2">
         <v>18286</v>
       </c>
       <c r="IQ24" s="5">
         <v>1.14</v>
       </c>
       <c r="IR24" s="2">
         <v>3355</v>
       </c>
       <c r="IS24" s="2">
         <v>4848</v>
       </c>
       <c r="IT24" s="5">
         <v>1.45</v>
       </c>
       <c r="IU24" s="2">
         <v>804</v>
       </c>
       <c r="IV24" s="2">
         <v>1393</v>
       </c>
@@ -17103,66 +17103,66 @@
       <c r="IA25" s="2">
         <v>13</v>
       </c>
       <c r="IB25" s="5">
         <v>0.78</v>
       </c>
       <c r="IC25" s="2">
         <v>1617</v>
       </c>
       <c r="ID25" s="2">
         <v>1414</v>
       </c>
       <c r="IE25" s="5">
         <v>0.87</v>
       </c>
       <c r="IF25" s="2">
         <v>216</v>
       </c>
       <c r="IG25" s="2">
         <v>273</v>
       </c>
       <c r="IH25" s="5">
         <v>1.26</v>
       </c>
       <c r="II25" s="2">
+        <v>13708</v>
+      </c>
+      <c r="IJ25" s="2">
+        <v>4940</v>
+      </c>
+      <c r="IK25" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="IL25" s="2">
         <v>51796</v>
       </c>
-      <c r="IJ25" s="2">
+      <c r="IM25" s="2">
         <v>12536</v>
       </c>
-      <c r="IK25" s="5">
+      <c r="IN25" s="5">
         <v>0.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="IO25" s="2">
         <v>24616</v>
       </c>
       <c r="IP25" s="2">
         <v>26970</v>
       </c>
       <c r="IQ25" s="5">
         <v>1.1</v>
       </c>
       <c r="IR25" s="2">
         <v>7107</v>
       </c>
       <c r="IS25" s="2">
         <v>10308</v>
       </c>
       <c r="IT25" s="5">
         <v>1.45</v>
       </c>
       <c r="IU25" s="2">
         <v>1659</v>
       </c>
       <c r="IV25" s="2">
         <v>2963</v>
       </c>
@@ -18011,66 +18011,66 @@
       <c r="IA26" s="2">
         <v>43</v>
       </c>
       <c r="IB26" s="5">
         <v>0.85</v>
       </c>
       <c r="IC26" s="2">
         <v>4074</v>
       </c>
       <c r="ID26" s="2">
         <v>3629</v>
       </c>
       <c r="IE26" s="5">
         <v>0.89</v>
       </c>
       <c r="IF26" s="2">
         <v>443</v>
       </c>
       <c r="IG26" s="2">
         <v>493</v>
       </c>
       <c r="IH26" s="5">
         <v>1.11</v>
       </c>
       <c r="II26" s="2">
+        <v>38718</v>
+      </c>
+      <c r="IJ26" s="2">
+        <v>13964</v>
+      </c>
+      <c r="IK26" s="5">
+        <v>0.36</v>
+      </c>
+      <c r="IL26" s="2">
         <v>131881</v>
       </c>
-      <c r="IJ26" s="2">
+      <c r="IM26" s="2">
         <v>31550</v>
       </c>
-      <c r="IK26" s="5">
+      <c r="IN26" s="5">
         <v>0.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.36</v>
       </c>
       <c r="IO26" s="2">
         <v>45644</v>
       </c>
       <c r="IP26" s="2">
         <v>49402</v>
       </c>
       <c r="IQ26" s="5">
         <v>1.08</v>
       </c>
       <c r="IR26" s="2">
         <v>18124</v>
       </c>
       <c r="IS26" s="2">
         <v>26442</v>
       </c>
       <c r="IT26" s="5">
         <v>1.46</v>
       </c>
       <c r="IU26" s="2">
         <v>5543</v>
       </c>
       <c r="IV26" s="2">
         <v>10051</v>
       </c>
@@ -18919,66 +18919,66 @@
       <c r="IA27" s="2">
         <v>45</v>
       </c>
       <c r="IB27" s="5">
         <v>0.93</v>
       </c>
       <c r="IC27" s="2">
         <v>4770</v>
       </c>
       <c r="ID27" s="2">
         <v>4311</v>
       </c>
       <c r="IE27" s="5">
         <v>0.9</v>
       </c>
       <c r="IF27" s="2">
         <v>495</v>
       </c>
       <c r="IG27" s="2">
         <v>480</v>
       </c>
       <c r="IH27" s="5">
         <v>0.97</v>
       </c>
       <c r="II27" s="2">
+        <v>50589</v>
+      </c>
+      <c r="IJ27" s="2">
+        <v>18759</v>
+      </c>
+      <c r="IK27" s="5">
+        <v>0.37</v>
+      </c>
+      <c r="IL27" s="2">
         <v>150916</v>
       </c>
-      <c r="IJ27" s="2">
+      <c r="IM27" s="2">
         <v>36691</v>
       </c>
-      <c r="IK27" s="5">
+      <c r="IN27" s="5">
         <v>0.24</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.37</v>
       </c>
       <c r="IO27" s="2">
         <v>42343</v>
       </c>
       <c r="IP27" s="2">
         <v>42848</v>
       </c>
       <c r="IQ27" s="5">
         <v>1.01</v>
       </c>
       <c r="IR27" s="2">
         <v>21063</v>
       </c>
       <c r="IS27" s="2">
         <v>30690</v>
       </c>
       <c r="IT27" s="5">
         <v>1.46</v>
       </c>
       <c r="IU27" s="2">
         <v>10222</v>
       </c>
       <c r="IV27" s="2">
         <v>19128</v>
       </c>
@@ -19827,66 +19827,66 @@
       <c r="IA28" s="2">
         <v>48</v>
       </c>
       <c r="IB28" s="5">
         <v>0.81</v>
       </c>
       <c r="IC28" s="2">
         <v>8484</v>
       </c>
       <c r="ID28" s="2">
         <v>7760</v>
       </c>
       <c r="IE28" s="5">
         <v>0.91</v>
       </c>
       <c r="IF28" s="2">
         <v>777</v>
       </c>
       <c r="IG28" s="2">
         <v>834</v>
       </c>
       <c r="IH28" s="5">
         <v>1.07</v>
       </c>
       <c r="II28" s="2">
+        <v>107764</v>
+      </c>
+      <c r="IJ28" s="2">
+        <v>43011</v>
+      </c>
+      <c r="IK28" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="IL28" s="2">
         <v>270005</v>
       </c>
-      <c r="IJ28" s="2">
+      <c r="IM28" s="2">
         <v>67392</v>
       </c>
-      <c r="IK28" s="5">
+      <c r="IN28" s="5">
         <v>0.25</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.4</v>
       </c>
       <c r="IO28" s="2">
         <v>69256</v>
       </c>
       <c r="IP28" s="2">
         <v>68228</v>
       </c>
       <c r="IQ28" s="5">
         <v>0.99</v>
       </c>
       <c r="IR28" s="2">
         <v>36181</v>
       </c>
       <c r="IS28" s="2">
         <v>52847</v>
       </c>
       <c r="IT28" s="5">
         <v>1.46</v>
       </c>
       <c r="IU28" s="2">
         <v>16528</v>
       </c>
       <c r="IV28" s="2">
         <v>31010</v>
       </c>
@@ -20735,66 +20735,66 @@
       <c r="IA29" s="2">
         <v>157</v>
       </c>
       <c r="IB29" s="5">
         <v>0.89</v>
       </c>
       <c r="IC29" s="2">
         <v>21963</v>
       </c>
       <c r="ID29" s="2">
         <v>20675</v>
       </c>
       <c r="IE29" s="5">
         <v>0.94</v>
       </c>
       <c r="IF29" s="2">
         <v>1065</v>
       </c>
       <c r="IG29" s="2">
         <v>1162</v>
       </c>
       <c r="IH29" s="5">
         <v>1.09</v>
       </c>
       <c r="II29" s="2">
+        <v>282806</v>
+      </c>
+      <c r="IJ29" s="2">
+        <v>120714</v>
+      </c>
+      <c r="IK29" s="5">
+        <v>0.43</v>
+      </c>
+      <c r="IL29" s="2">
         <v>636851</v>
       </c>
-      <c r="IJ29" s="2">
+      <c r="IM29" s="2">
         <v>162884</v>
       </c>
-      <c r="IK29" s="5">
+      <c r="IN29" s="5">
         <v>0.26</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.43</v>
       </c>
       <c r="IO29" s="2">
         <v>150129</v>
       </c>
       <c r="IP29" s="2">
         <v>142589</v>
       </c>
       <c r="IQ29" s="5">
         <v>0.95</v>
       </c>
       <c r="IR29" s="2">
         <v>75006</v>
       </c>
       <c r="IS29" s="2">
         <v>109451</v>
       </c>
       <c r="IT29" s="5">
         <v>1.46</v>
       </c>
       <c r="IU29" s="2">
         <v>32007</v>
       </c>
       <c r="IV29" s="2">
         <v>60623</v>
       </c>
@@ -21643,66 +21643,66 @@
       <c r="IA30" s="2">
         <v>299</v>
       </c>
       <c r="IB30" s="5">
         <v>0.83</v>
       </c>
       <c r="IC30" s="2">
         <v>43636</v>
       </c>
       <c r="ID30" s="2">
         <v>43186</v>
       </c>
       <c r="IE30" s="5">
         <v>0.99</v>
       </c>
       <c r="IF30" s="2">
         <v>931</v>
       </c>
       <c r="IG30" s="2">
         <v>1178</v>
       </c>
       <c r="IH30" s="5">
         <v>1.26</v>
       </c>
       <c r="II30" s="2">
+        <v>515776</v>
+      </c>
+      <c r="IJ30" s="2">
+        <v>232821</v>
+      </c>
+      <c r="IK30" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="IL30" s="2">
         <v>1066056</v>
       </c>
-      <c r="IJ30" s="2">
+      <c r="IM30" s="2">
         <v>282171</v>
       </c>
-      <c r="IK30" s="5">
+      <c r="IN30" s="5">
         <v>0.26</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.45</v>
       </c>
       <c r="IO30" s="2">
         <v>270665</v>
       </c>
       <c r="IP30" s="2">
         <v>253696</v>
       </c>
       <c r="IQ30" s="5">
         <v>0.94</v>
       </c>
       <c r="IR30" s="2">
         <v>104625</v>
       </c>
       <c r="IS30" s="2">
         <v>151928</v>
       </c>
       <c r="IT30" s="5">
         <v>1.45</v>
       </c>
       <c r="IU30" s="2">
         <v>28150</v>
       </c>
       <c r="IV30" s="2">
         <v>53335</v>
       </c>
@@ -22551,66 +22551,66 @@
       <c r="IA31" s="2">
         <v>137</v>
       </c>
       <c r="IB31" s="5">
         <v>0.84</v>
       </c>
       <c r="IC31" s="2">
         <v>19304</v>
       </c>
       <c r="ID31" s="2">
         <v>19795</v>
       </c>
       <c r="IE31" s="5">
         <v>1.03</v>
       </c>
       <c r="IF31" s="2">
         <v>375</v>
       </c>
       <c r="IG31" s="2">
         <v>462</v>
       </c>
       <c r="IH31" s="5">
         <v>1.23</v>
       </c>
       <c r="II31" s="2">
+        <v>211830</v>
+      </c>
+      <c r="IJ31" s="2">
+        <v>99193</v>
+      </c>
+      <c r="IK31" s="5">
+        <v>0.47</v>
+      </c>
+      <c r="IL31" s="2">
         <v>453790</v>
       </c>
-      <c r="IJ31" s="2">
+      <c r="IM31" s="2">
         <v>122579</v>
       </c>
-      <c r="IK31" s="5">
+      <c r="IN31" s="5">
         <v>0.27</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.47</v>
       </c>
       <c r="IO31" s="2">
         <v>135225</v>
       </c>
       <c r="IP31" s="2">
         <v>136011</v>
       </c>
       <c r="IQ31" s="5">
         <v>1.01</v>
       </c>
       <c r="IR31" s="2">
         <v>43862</v>
       </c>
       <c r="IS31" s="2">
         <v>63600</v>
       </c>
       <c r="IT31" s="5">
         <v>1.45</v>
       </c>
       <c r="IU31" s="2">
         <v>9710</v>
       </c>
       <c r="IV31" s="2">
         <v>18342</v>
       </c>
@@ -23459,66 +23459,66 @@
       <c r="IA32" s="2">
         <v>219</v>
       </c>
       <c r="IB32" s="5">
         <v>0.88</v>
       </c>
       <c r="IC32" s="2">
         <v>29309</v>
       </c>
       <c r="ID32" s="2">
         <v>29924</v>
       </c>
       <c r="IE32" s="5">
         <v>1.02</v>
       </c>
       <c r="IF32" s="2">
         <v>570</v>
       </c>
       <c r="IG32" s="2">
         <v>758</v>
       </c>
       <c r="IH32" s="5">
         <v>1.33</v>
       </c>
       <c r="II32" s="2">
+        <v>309877</v>
+      </c>
+      <c r="IJ32" s="2">
+        <v>148412</v>
+      </c>
+      <c r="IK32" s="5">
+        <v>0.48</v>
+      </c>
+      <c r="IL32" s="2">
         <v>694591</v>
       </c>
-      <c r="IJ32" s="2">
+      <c r="IM32" s="2">
         <v>191858</v>
       </c>
-      <c r="IK32" s="5">
+      <c r="IN32" s="5">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.48</v>
       </c>
       <c r="IO32" s="2">
         <v>225635</v>
       </c>
       <c r="IP32" s="2">
         <v>242963</v>
       </c>
       <c r="IQ32" s="5">
         <v>1.08</v>
       </c>
       <c r="IR32" s="2">
         <v>67083</v>
       </c>
       <c r="IS32" s="2">
         <v>96907</v>
       </c>
       <c r="IT32" s="5">
         <v>1.44</v>
       </c>
       <c r="IU32" s="2">
         <v>14154</v>
       </c>
       <c r="IV32" s="2">
         <v>26705</v>
       </c>
@@ -24367,66 +24367,66 @@
       <c r="IA33" s="2">
         <v>105</v>
       </c>
       <c r="IB33" s="5">
         <v>0.78</v>
       </c>
       <c r="IC33" s="2">
         <v>14604</v>
       </c>
       <c r="ID33" s="2">
         <v>15199</v>
       </c>
       <c r="IE33" s="5">
         <v>1.04</v>
       </c>
       <c r="IF33" s="2">
         <v>336</v>
       </c>
       <c r="IG33" s="2">
         <v>577</v>
       </c>
       <c r="IH33" s="5">
         <v>1.72</v>
       </c>
       <c r="II33" s="2">
+        <v>154305</v>
+      </c>
+      <c r="IJ33" s="2">
+        <v>76072</v>
+      </c>
+      <c r="IK33" s="5">
+        <v>0.49</v>
+      </c>
+      <c r="IL33" s="2">
         <v>362781</v>
       </c>
-      <c r="IJ33" s="2">
+      <c r="IM33" s="2">
         <v>102673</v>
       </c>
-      <c r="IK33" s="5">
+      <c r="IN33" s="5">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.49</v>
       </c>
       <c r="IO33" s="2">
         <v>122918</v>
       </c>
       <c r="IP33" s="2">
         <v>141691</v>
       </c>
       <c r="IQ33" s="5">
         <v>1.15</v>
       </c>
       <c r="IR33" s="2">
         <v>33799</v>
       </c>
       <c r="IS33" s="2">
         <v>48798</v>
       </c>
       <c r="IT33" s="5">
         <v>1.44</v>
       </c>
       <c r="IU33" s="2">
         <v>6933</v>
       </c>
       <c r="IV33" s="2">
         <v>13142</v>
       </c>
@@ -25275,66 +25275,66 @@
       <c r="IA34" s="2">
         <v>196</v>
       </c>
       <c r="IB34" s="5">
         <v>0.99</v>
       </c>
       <c r="IC34" s="2">
         <v>15250</v>
       </c>
       <c r="ID34" s="2">
         <v>16018</v>
       </c>
       <c r="IE34" s="5">
         <v>1.05</v>
       </c>
       <c r="IF34" s="2">
         <v>468</v>
       </c>
       <c r="IG34" s="2">
         <v>931</v>
       </c>
       <c r="IH34" s="5">
         <v>1.99</v>
       </c>
       <c r="II34" s="2">
+        <v>163920</v>
+      </c>
+      <c r="IJ34" s="2">
+        <v>85447</v>
+      </c>
+      <c r="IK34" s="5">
+        <v>0.52</v>
+      </c>
+      <c r="IL34" s="2">
         <v>401780</v>
       </c>
-      <c r="IJ34" s="2">
+      <c r="IM34" s="2">
         <v>118597</v>
       </c>
-      <c r="IK34" s="5">
+      <c r="IN34" s="5">
         <v>0.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.52</v>
       </c>
       <c r="IO34" s="2">
         <v>131135</v>
       </c>
       <c r="IP34" s="2">
         <v>169469</v>
       </c>
       <c r="IQ34" s="5">
         <v>1.29</v>
       </c>
       <c r="IR34" s="2">
         <v>34499</v>
       </c>
       <c r="IS34" s="2">
         <v>49630</v>
       </c>
       <c r="IT34" s="5">
         <v>1.44</v>
       </c>
       <c r="IU34" s="2">
         <v>0</v>
       </c>
       <c r="IV34" s="2">
         <v>0</v>
       </c>
@@ -26183,66 +26183,66 @@
       <c r="IA35" s="2">
         <v>35</v>
       </c>
       <c r="IB35" s="5">
         <v>0.78</v>
       </c>
       <c r="IC35" s="2">
         <v>4261</v>
       </c>
       <c r="ID35" s="2">
         <v>4563</v>
       </c>
       <c r="IE35" s="5">
         <v>1.07</v>
       </c>
       <c r="IF35" s="2">
         <v>160</v>
       </c>
       <c r="IG35" s="2">
         <v>380</v>
       </c>
       <c r="IH35" s="5">
         <v>2.37</v>
       </c>
       <c r="II35" s="2">
+        <v>47500</v>
+      </c>
+      <c r="IJ35" s="2">
+        <v>26198</v>
+      </c>
+      <c r="IK35" s="5">
+        <v>0.55</v>
+      </c>
+      <c r="IL35" s="2">
         <v>116369</v>
       </c>
-      <c r="IJ35" s="2">
+      <c r="IM35" s="2">
         <v>36355</v>
       </c>
-      <c r="IK35" s="5">
+      <c r="IN35" s="5">
         <v>0.31</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.55</v>
       </c>
       <c r="IO35" s="2">
         <v>35311</v>
       </c>
       <c r="IP35" s="2">
         <v>51677</v>
       </c>
       <c r="IQ35" s="5">
         <v>1.46</v>
       </c>
       <c r="IR35" s="2">
         <v>9109</v>
       </c>
       <c r="IS35" s="2">
         <v>13061</v>
       </c>
       <c r="IT35" s="5">
         <v>1.43</v>
       </c>
       <c r="IU35" s="2">
         <v>0</v>
       </c>
       <c r="IV35" s="2">
         <v>0</v>
       </c>
@@ -27091,66 +27091,66 @@
       <c r="IA36" s="2">
         <v>25</v>
       </c>
       <c r="IB36" s="5">
         <v>0.85</v>
       </c>
       <c r="IC36" s="2">
         <v>2967</v>
       </c>
       <c r="ID36" s="2">
         <v>3208</v>
       </c>
       <c r="IE36" s="5">
         <v>1.08</v>
       </c>
       <c r="IF36" s="2">
         <v>118</v>
       </c>
       <c r="IG36" s="2">
         <v>289</v>
       </c>
       <c r="IH36" s="5">
         <v>2.45</v>
       </c>
       <c r="II36" s="2">
+        <v>35667</v>
+      </c>
+      <c r="IJ36" s="2">
+        <v>20048</v>
+      </c>
+      <c r="IK36" s="5">
+        <v>0.56</v>
+      </c>
+      <c r="IL36" s="2">
         <v>88124</v>
       </c>
-      <c r="IJ36" s="2">
+      <c r="IM36" s="2">
         <v>28419</v>
       </c>
-      <c r="IK36" s="5">
+      <c r="IN36" s="5">
         <v>0.32</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.56</v>
       </c>
       <c r="IO36" s="2">
         <v>27042</v>
       </c>
       <c r="IP36" s="2">
         <v>41150</v>
       </c>
       <c r="IQ36" s="5">
         <v>1.52</v>
       </c>
       <c r="IR36" s="2">
         <v>6646</v>
       </c>
       <c r="IS36" s="2">
         <v>9544</v>
       </c>
       <c r="IT36" s="5">
         <v>1.44</v>
       </c>
       <c r="IU36" s="2">
         <v>0</v>
       </c>
       <c r="IV36" s="2">
         <v>0</v>
       </c>
@@ -27999,66 +27999,66 @@
       <c r="IA37" s="2">
         <v>47</v>
       </c>
       <c r="IB37" s="5">
         <v>0.88</v>
       </c>
       <c r="IC37" s="2">
         <v>4314</v>
       </c>
       <c r="ID37" s="2">
         <v>4862</v>
       </c>
       <c r="IE37" s="5">
         <v>1.13</v>
       </c>
       <c r="IF37" s="2">
         <v>184</v>
       </c>
       <c r="IG37" s="2">
         <v>500</v>
       </c>
       <c r="IH37" s="5">
         <v>2.71</v>
       </c>
       <c r="II37" s="2">
+        <v>51384</v>
+      </c>
+      <c r="IJ37" s="2">
+        <v>29577</v>
+      </c>
+      <c r="IK37" s="5">
+        <v>0.58</v>
+      </c>
+      <c r="IL37" s="2">
         <v>129146</v>
       </c>
-      <c r="IJ37" s="2">
+      <c r="IM37" s="2">
         <v>43257</v>
       </c>
-      <c r="IK37" s="5">
+      <c r="IN37" s="5">
         <v>0.33</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.58</v>
       </c>
       <c r="IO37" s="2">
         <v>41972</v>
       </c>
       <c r="IP37" s="2">
         <v>67368</v>
       </c>
       <c r="IQ37" s="5">
         <v>1.61</v>
       </c>
       <c r="IR37" s="2">
         <v>9771</v>
       </c>
       <c r="IS37" s="2">
         <v>13987</v>
       </c>
       <c r="IT37" s="5">
         <v>1.43</v>
       </c>
       <c r="IU37" s="2">
         <v>0</v>
       </c>
       <c r="IV37" s="2">
         <v>0</v>
       </c>
@@ -28907,66 +28907,66 @@
       <c r="IA38" s="2">
         <v>16</v>
       </c>
       <c r="IB38" s="5">
         <v>0.82</v>
       </c>
       <c r="IC38" s="2">
         <v>1612</v>
       </c>
       <c r="ID38" s="2">
         <v>1833</v>
       </c>
       <c r="IE38" s="5">
         <v>1.14</v>
       </c>
       <c r="IF38" s="2">
         <v>92</v>
       </c>
       <c r="IG38" s="2">
         <v>229</v>
       </c>
       <c r="IH38" s="5">
         <v>2.49</v>
       </c>
       <c r="II38" s="2">
+        <v>19197</v>
+      </c>
+      <c r="IJ38" s="2">
+        <v>11146</v>
+      </c>
+      <c r="IK38" s="5">
+        <v>0.58</v>
+      </c>
+      <c r="IL38" s="2">
         <v>50812</v>
       </c>
-      <c r="IJ38" s="2">
+      <c r="IM38" s="2">
         <v>17774</v>
       </c>
-      <c r="IK38" s="5">
+      <c r="IN38" s="5">
         <v>0.35</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.58</v>
       </c>
       <c r="IO38" s="2">
         <v>18514</v>
       </c>
       <c r="IP38" s="2">
         <v>31596</v>
       </c>
       <c r="IQ38" s="5">
         <v>1.71</v>
       </c>
       <c r="IR38" s="2">
         <v>3788</v>
       </c>
       <c r="IS38" s="2">
         <v>5445</v>
       </c>
       <c r="IT38" s="5">
         <v>1.44</v>
       </c>
       <c r="IU38" s="2">
         <v>0</v>
       </c>
       <c r="IV38" s="2">
         <v>0</v>
       </c>
@@ -29815,66 +29815,66 @@
       <c r="IA39" s="2">
         <v>21</v>
       </c>
       <c r="IB39" s="5">
         <v>0.8</v>
       </c>
       <c r="IC39" s="2">
         <v>1369</v>
       </c>
       <c r="ID39" s="2">
         <v>1566</v>
       </c>
       <c r="IE39" s="5">
         <v>1.14</v>
       </c>
       <c r="IF39" s="2">
         <v>71</v>
       </c>
       <c r="IG39" s="2">
         <v>191</v>
       </c>
       <c r="IH39" s="5">
         <v>2.69</v>
       </c>
       <c r="II39" s="2">
+        <v>15805</v>
+      </c>
+      <c r="IJ39" s="2">
+        <v>9359</v>
+      </c>
+      <c r="IK39" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="IL39" s="2">
         <v>43449</v>
       </c>
-      <c r="IJ39" s="2">
+      <c r="IM39" s="2">
         <v>15531</v>
       </c>
-      <c r="IK39" s="5">
+      <c r="IN39" s="5">
         <v>0.36</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.59</v>
       </c>
       <c r="IO39" s="2">
         <v>16616</v>
       </c>
       <c r="IP39" s="2">
         <v>28872</v>
       </c>
       <c r="IQ39" s="5">
         <v>1.74</v>
       </c>
       <c r="IR39" s="2">
         <v>3290</v>
       </c>
       <c r="IS39" s="2">
         <v>4673</v>
       </c>
       <c r="IT39" s="5">
         <v>1.42</v>
       </c>
       <c r="IU39" s="2">
         <v>0</v>
       </c>
       <c r="IV39" s="2">
         <v>0</v>
       </c>
@@ -30723,66 +30723,66 @@
       <c r="IA40" s="2">
         <v>13</v>
       </c>
       <c r="IB40" s="5">
         <v>0.7</v>
       </c>
       <c r="IC40" s="2">
         <v>2020</v>
       </c>
       <c r="ID40" s="2">
         <v>2375</v>
       </c>
       <c r="IE40" s="5">
         <v>1.18</v>
       </c>
       <c r="IF40" s="2">
         <v>100</v>
       </c>
       <c r="IG40" s="2">
         <v>261</v>
       </c>
       <c r="IH40" s="5">
         <v>2.61</v>
       </c>
       <c r="II40" s="2">
+        <v>23674</v>
+      </c>
+      <c r="IJ40" s="2">
+        <v>14072</v>
+      </c>
+      <c r="IK40" s="5">
+        <v>0.59</v>
+      </c>
+      <c r="IL40" s="2">
         <v>67653</v>
       </c>
-      <c r="IJ40" s="2">
+      <c r="IM40" s="2">
         <v>24966</v>
       </c>
-      <c r="IK40" s="5">
+      <c r="IN40" s="5">
         <v>0.37</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.59</v>
       </c>
       <c r="IO40" s="2">
         <v>26062</v>
       </c>
       <c r="IP40" s="2">
         <v>47868</v>
       </c>
       <c r="IQ40" s="5">
         <v>1.84</v>
       </c>
       <c r="IR40" s="2">
         <v>5055</v>
       </c>
       <c r="IS40" s="2">
         <v>7244</v>
       </c>
       <c r="IT40" s="5">
         <v>1.43</v>
       </c>
       <c r="IU40" s="2">
         <v>0</v>
       </c>
       <c r="IV40" s="2">
         <v>0</v>
       </c>
@@ -31631,66 +31631,66 @@
       <c r="IA41" s="2">
         <v>19</v>
       </c>
       <c r="IB41" s="5">
         <v>1.72</v>
       </c>
       <c r="IC41" s="2">
         <v>1427</v>
       </c>
       <c r="ID41" s="2">
         <v>1726</v>
       </c>
       <c r="IE41" s="5">
         <v>1.21</v>
       </c>
       <c r="IF41" s="2">
         <v>84</v>
       </c>
       <c r="IG41" s="2">
         <v>450</v>
       </c>
       <c r="IH41" s="5">
         <v>5.36</v>
       </c>
       <c r="II41" s="2">
+        <v>16199</v>
+      </c>
+      <c r="IJ41" s="2">
+        <v>9870</v>
+      </c>
+      <c r="IK41" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="IL41" s="2">
         <v>47568</v>
       </c>
-      <c r="IJ41" s="2">
+      <c r="IM41" s="2">
         <v>18268</v>
       </c>
-      <c r="IK41" s="5">
+      <c r="IN41" s="5">
         <v>0.38</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.61</v>
       </c>
       <c r="IO41" s="2">
         <v>18091</v>
       </c>
       <c r="IP41" s="2">
         <v>34621</v>
       </c>
       <c r="IQ41" s="5">
         <v>1.91</v>
       </c>
       <c r="IR41" s="2">
         <v>3502</v>
       </c>
       <c r="IS41" s="2">
         <v>5011</v>
       </c>
       <c r="IT41" s="5">
         <v>1.43</v>
       </c>
       <c r="IU41" s="2">
         <v>0</v>
       </c>
       <c r="IV41" s="2">
         <v>0</v>
       </c>
@@ -32539,66 +32539,66 @@
       <c r="IA42" s="2">
         <v>23</v>
       </c>
       <c r="IB42" s="5">
         <v>0.99</v>
       </c>
       <c r="IC42" s="2">
         <v>1754</v>
       </c>
       <c r="ID42" s="2">
         <v>2231</v>
       </c>
       <c r="IE42" s="5">
         <v>1.27</v>
       </c>
       <c r="IF42" s="2">
         <v>121</v>
       </c>
       <c r="IG42" s="2">
         <v>310</v>
       </c>
       <c r="IH42" s="5">
         <v>2.56</v>
       </c>
       <c r="II42" s="2">
+        <v>20212</v>
+      </c>
+      <c r="IJ42" s="2">
+        <v>12627</v>
+      </c>
+      <c r="IK42" s="5">
+        <v>0.62</v>
+      </c>
+      <c r="IL42" s="2">
         <v>61031</v>
       </c>
-      <c r="IJ42" s="2">
+      <c r="IM42" s="2">
         <v>24327</v>
       </c>
-      <c r="IK42" s="5">
+      <c r="IN42" s="5">
         <v>0.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.62</v>
       </c>
       <c r="IO42" s="2">
         <v>22480</v>
       </c>
       <c r="IP42" s="2">
         <v>45278</v>
       </c>
       <c r="IQ42" s="5">
         <v>2.01</v>
       </c>
       <c r="IR42" s="2">
         <v>4226</v>
       </c>
       <c r="IS42" s="2">
         <v>6016</v>
       </c>
       <c r="IT42" s="5">
         <v>1.42</v>
       </c>
       <c r="IU42" s="2">
         <v>0</v>
       </c>
       <c r="IV42" s="2">
         <v>0</v>
       </c>
@@ -33447,66 +33447,66 @@
       <c r="IA43" s="2">
         <v>40</v>
       </c>
       <c r="IB43" s="5">
         <v>1.6</v>
       </c>
       <c r="IC43" s="2">
         <v>1302</v>
       </c>
       <c r="ID43" s="2">
         <v>1656</v>
       </c>
       <c r="IE43" s="5">
         <v>1.27</v>
       </c>
       <c r="IF43" s="2">
         <v>94</v>
       </c>
       <c r="IG43" s="2">
         <v>288</v>
       </c>
       <c r="IH43" s="5">
         <v>3.07</v>
       </c>
       <c r="II43" s="2">
+        <v>15864</v>
+      </c>
+      <c r="IJ43" s="2">
+        <v>10210</v>
+      </c>
+      <c r="IK43" s="5">
+        <v>0.64</v>
+      </c>
+      <c r="IL43" s="2">
         <v>48222</v>
       </c>
-      <c r="IJ43" s="2">
+      <c r="IM43" s="2">
         <v>19987</v>
       </c>
-      <c r="IK43" s="5">
+      <c r="IN43" s="5">
         <v>0.41</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.64</v>
       </c>
       <c r="IO43" s="2">
         <v>16788</v>
       </c>
       <c r="IP43" s="2">
         <v>35975</v>
       </c>
       <c r="IQ43" s="5">
         <v>2.14</v>
       </c>
       <c r="IR43" s="2">
         <v>3197</v>
       </c>
       <c r="IS43" s="2">
         <v>4556</v>
       </c>
       <c r="IT43" s="5">
         <v>1.43</v>
       </c>
       <c r="IU43" s="2">
         <v>0</v>
       </c>
       <c r="IV43" s="2">
         <v>0</v>
       </c>
@@ -34355,66 +34355,66 @@
       <c r="IA44" s="2">
         <v>11</v>
       </c>
       <c r="IB44" s="5">
         <v>0.95</v>
       </c>
       <c r="IC44" s="2">
         <v>873</v>
       </c>
       <c r="ID44" s="2">
         <v>1154</v>
       </c>
       <c r="IE44" s="5">
         <v>1.32</v>
       </c>
       <c r="IF44" s="2">
         <v>75</v>
       </c>
       <c r="IG44" s="2">
         <v>339</v>
       </c>
       <c r="IH44" s="5">
         <v>4.52</v>
       </c>
       <c r="II44" s="2">
+        <v>11353</v>
+      </c>
+      <c r="IJ44" s="2">
+        <v>7757</v>
+      </c>
+      <c r="IK44" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="IL44" s="2">
         <v>35297</v>
       </c>
-      <c r="IJ44" s="2">
+      <c r="IM44" s="2">
         <v>15169</v>
       </c>
-      <c r="IK44" s="5">
+      <c r="IN44" s="5">
         <v>0.43</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.68</v>
       </c>
       <c r="IO44" s="2">
         <v>11498</v>
       </c>
       <c r="IP44" s="2">
         <v>26035</v>
       </c>
       <c r="IQ44" s="5">
         <v>2.26</v>
       </c>
       <c r="IR44" s="2">
         <v>2195</v>
       </c>
       <c r="IS44" s="2">
         <v>3132</v>
       </c>
       <c r="IT44" s="5">
         <v>1.43</v>
       </c>
       <c r="IU44" s="2">
         <v>0</v>
       </c>
       <c r="IV44" s="2">
         <v>0</v>
       </c>
@@ -35263,66 +35263,66 @@
       <c r="IA45" s="2">
         <v>15</v>
       </c>
       <c r="IB45" s="5">
         <v>1.27</v>
       </c>
       <c r="IC45" s="2">
         <v>503</v>
       </c>
       <c r="ID45" s="2">
         <v>693</v>
       </c>
       <c r="IE45" s="5">
         <v>1.38</v>
       </c>
       <c r="IF45" s="2">
         <v>68</v>
       </c>
       <c r="IG45" s="2">
         <v>228</v>
       </c>
       <c r="IH45" s="5">
         <v>3.36</v>
       </c>
       <c r="II45" s="2">
+        <v>7604</v>
+      </c>
+      <c r="IJ45" s="2">
+        <v>5567</v>
+      </c>
+      <c r="IK45" s="5">
+        <v>0.73</v>
+      </c>
+      <c r="IL45" s="2">
         <v>21834</v>
       </c>
-      <c r="IJ45" s="2">
+      <c r="IM45" s="2">
         <v>9845</v>
       </c>
-      <c r="IK45" s="5">
+      <c r="IN45" s="5">
         <v>0.45</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.73</v>
       </c>
       <c r="IO45" s="2">
         <v>6756</v>
       </c>
       <c r="IP45" s="2">
         <v>16567</v>
       </c>
       <c r="IQ45" s="5">
         <v>2.45</v>
       </c>
       <c r="IR45" s="2">
         <v>1355</v>
       </c>
       <c r="IS45" s="2">
         <v>1960</v>
       </c>
       <c r="IT45" s="5">
         <v>1.45</v>
       </c>
       <c r="IU45" s="2">
         <v>0</v>
       </c>
       <c r="IV45" s="2">
         <v>0</v>
       </c>
@@ -36171,66 +36171,66 @@
       <c r="IA46" s="2">
         <v>9</v>
       </c>
       <c r="IB46" s="5">
         <v>1.05</v>
       </c>
       <c r="IC46" s="2">
         <v>283</v>
       </c>
       <c r="ID46" s="2">
         <v>423</v>
       </c>
       <c r="IE46" s="5">
         <v>1.5</v>
       </c>
       <c r="IF46" s="2">
         <v>78</v>
       </c>
       <c r="IG46" s="2">
         <v>485</v>
       </c>
       <c r="IH46" s="5">
         <v>6.22</v>
       </c>
       <c r="II46" s="2">
+        <v>5634</v>
+      </c>
+      <c r="IJ46" s="2">
+        <v>4597</v>
+      </c>
+      <c r="IK46" s="5">
+        <v>0.82</v>
+      </c>
+      <c r="IL46" s="2">
         <v>15663</v>
       </c>
-      <c r="IJ46" s="2">
+      <c r="IM46" s="2">
         <v>7438</v>
       </c>
-      <c r="IK46" s="5">
+      <c r="IN46" s="5">
         <v>0.47</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.82</v>
       </c>
       <c r="IO46" s="2">
         <v>4720</v>
       </c>
       <c r="IP46" s="2">
         <v>12956</v>
       </c>
       <c r="IQ46" s="5">
         <v>2.74</v>
       </c>
       <c r="IR46" s="2">
         <v>945</v>
       </c>
       <c r="IS46" s="2">
         <v>1369</v>
       </c>
       <c r="IT46" s="5">
         <v>1.45</v>
       </c>
       <c r="IU46" s="2">
         <v>0</v>
       </c>
       <c r="IV46" s="2">
         <v>0</v>
       </c>
@@ -37079,66 +37079,66 @@
       <c r="IA47" s="13">
         <v>1590</v>
       </c>
       <c r="IB47" s="14">
         <v>0.88</v>
       </c>
       <c r="IC47" s="13">
         <v>190966</v>
       </c>
       <c r="ID47" s="13">
         <v>193264</v>
       </c>
       <c r="IE47" s="14">
         <v>1.01</v>
       </c>
       <c r="IF47" s="13">
         <v>8530</v>
       </c>
       <c r="IG47" s="13">
         <v>12354</v>
       </c>
       <c r="IH47" s="14">
         <v>1.45</v>
       </c>
       <c r="II47" s="13">
+        <v>2158074</v>
+      </c>
+      <c r="IJ47" s="13">
+        <v>1018820</v>
+      </c>
+      <c r="IK47" s="14">
+        <v>0.47</v>
+      </c>
+      <c r="IL47" s="13">
         <v>5132782</v>
       </c>
-      <c r="IJ47" s="13">
+      <c r="IM47" s="13">
         <v>1440802</v>
       </c>
-      <c r="IK47" s="14">
+      <c r="IN47" s="14">
         <v>0.28</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.47</v>
       </c>
       <c r="IO47" s="13">
         <v>1538387</v>
       </c>
       <c r="IP47" s="13">
         <v>1799001</v>
       </c>
       <c r="IQ47" s="14">
         <v>1.17</v>
       </c>
       <c r="IR47" s="13">
         <v>513923</v>
       </c>
       <c r="IS47" s="13">
         <v>744539</v>
       </c>
       <c r="IT47" s="14">
         <v>1.45</v>
       </c>
       <c r="IU47" s="13">
         <v>128029</v>
       </c>
       <c r="IV47" s="13">
         <v>240369</v>
       </c>