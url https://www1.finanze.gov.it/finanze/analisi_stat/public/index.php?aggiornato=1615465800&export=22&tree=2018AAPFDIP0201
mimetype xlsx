--- v0 (2025-12-07)
+++ v1 (2026-08-25)
@@ -320,60 +320,60 @@
   <si>
     <t>Bonus erogato dal Sostituto d'imposta</t>
   </si>
   <si>
     <t>Bonus fruibile in dichiarazione</t>
   </si>
   <si>
     <t>Bonus da restituire</t>
   </si>
   <si>
     <t>Frequenza</t>
   </si>
   <si>
     <t>Ammontare</t>
   </si>
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Piemonte</t>
   </si>
   <si>
     <t>Valle d'Aosta</t>
   </si>
   <si>
-    <t>***</t>
-[...1 lines deleted...]
-  <si>
     <t>Lombardia</t>
   </si>
   <si>
     <t>Liguria</t>
   </si>
   <si>
     <t>Trentino Alto Adige (P.A. Trento)</t>
+  </si>
+  <si>
+    <t>***</t>
   </si>
   <si>
     <t>Trentino Alto Adige (P.A. Bolzano)</t>
   </si>
   <si>
     <t>Veneto</t>
   </si>
   <si>
     <t>Friuli Venezia Giulia</t>
   </si>
   <si>
     <t>Emilia Romagna</t>
   </si>
   <si>
     <t>Toscana</t>
   </si>
   <si>
     <t>Umbria</t>
   </si>
   <si>
     <t>Marche</t>
   </si>
   <si>
     <t>Lazio</t>
   </si>
@@ -5342,58 +5342,58 @@
       </c>
       <c r="M14" s="2">
         <v>24360</v>
       </c>
       <c r="N14" s="5">
         <v>1.23</v>
       </c>
       <c r="O14" s="2">
         <v>52481</v>
       </c>
       <c r="P14" s="2">
         <v>1066595</v>
       </c>
       <c r="Q14" s="5">
         <v>20.32</v>
       </c>
       <c r="R14" s="2">
         <v>3569</v>
       </c>
       <c r="S14" s="2">
         <v>70698</v>
       </c>
       <c r="T14" s="5">
         <v>19.81</v>
       </c>
-      <c r="U14" s="2" t="s">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="U14" s="2">
+        <v>1084</v>
+      </c>
+      <c r="V14" s="2">
+        <v>9284</v>
+      </c>
+      <c r="W14" s="5">
+        <v>8.56</v>
       </c>
       <c r="X14" s="2">
         <v>332</v>
       </c>
       <c r="Y14" s="2">
         <v>8198</v>
       </c>
       <c r="Z14" s="5">
         <v>24.69</v>
       </c>
       <c r="AA14" s="2">
         <v>31</v>
       </c>
       <c r="AB14" s="2">
         <v>59</v>
       </c>
       <c r="AC14" s="5">
         <v>1.89</v>
       </c>
       <c r="AD14" s="2">
         <v>560</v>
       </c>
       <c r="AE14" s="2">
         <v>628</v>
       </c>
@@ -5684,58 +5684,58 @@
       </c>
       <c r="DW14" s="2">
         <v>6155</v>
       </c>
       <c r="DX14" s="5">
         <v>1.73</v>
       </c>
       <c r="DY14" s="2">
         <v>1315</v>
       </c>
       <c r="DZ14" s="2">
         <v>601</v>
       </c>
       <c r="EA14" s="5">
         <v>0.46</v>
       </c>
       <c r="EB14" s="2">
         <v>7258</v>
       </c>
       <c r="EC14" s="2">
         <v>16765</v>
       </c>
       <c r="ED14" s="5">
         <v>2.31</v>
       </c>
-      <c r="EE14" s="2" t="s">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="EE14" s="2">
+        <v>18812</v>
+      </c>
+      <c r="EF14" s="2">
+        <v>16342</v>
+      </c>
+      <c r="EG14" s="5">
+        <v>0.87</v>
       </c>
       <c r="EH14" s="2">
         <v>49641</v>
       </c>
       <c r="EI14" s="2">
         <v>55108</v>
       </c>
       <c r="EJ14" s="5">
         <v>1.11</v>
       </c>
       <c r="EK14" s="2">
         <v>32086</v>
       </c>
       <c r="EL14" s="2">
         <v>8981</v>
       </c>
       <c r="EM14" s="5">
         <v>0.28</v>
       </c>
       <c r="EN14" s="2">
         <v>11946</v>
       </c>
       <c r="EO14" s="2">
         <v>11733</v>
       </c>
@@ -6020,51 +6020,51 @@
       </c>
       <c r="IE14" s="5">
         <v>0.72</v>
       </c>
       <c r="IF14" s="2">
         <v>5025</v>
       </c>
       <c r="IG14" s="2">
         <v>1889</v>
       </c>
       <c r="IH14" s="5">
         <v>0.38</v>
       </c>
       <c r="II14" s="2">
         <v>5795</v>
       </c>
       <c r="IJ14" s="2">
         <v>1509</v>
       </c>
       <c r="IK14" s="5">
         <v>0.26</v>
       </c>
     </row>
     <row r="15" spans="1:245">
       <c r="A15" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B15" s="2">
         <v>3962433</v>
       </c>
       <c r="C15" s="2">
         <v>144109</v>
       </c>
       <c r="D15" s="2">
         <v>15913</v>
       </c>
       <c r="E15" s="5">
         <v>0.11</v>
       </c>
       <c r="F15" s="2">
         <v>257158</v>
       </c>
       <c r="G15" s="2">
         <v>12009</v>
       </c>
       <c r="H15" s="5">
         <v>0.05</v>
       </c>
       <c r="I15" s="2">
         <v>285</v>
       </c>
@@ -6757,51 +6757,51 @@
       </c>
       <c r="IE15" s="5">
         <v>0.77</v>
       </c>
       <c r="IF15" s="2">
         <v>252080</v>
       </c>
       <c r="IG15" s="2">
         <v>107836</v>
       </c>
       <c r="IH15" s="5">
         <v>0.43</v>
       </c>
       <c r="II15" s="2">
         <v>283502</v>
       </c>
       <c r="IJ15" s="2">
         <v>84644</v>
       </c>
       <c r="IK15" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:245">
       <c r="A16" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B16" s="2">
         <v>577108</v>
       </c>
       <c r="C16" s="2">
         <v>46576</v>
       </c>
       <c r="D16" s="2">
         <v>2759</v>
       </c>
       <c r="E16" s="5">
         <v>0.06</v>
       </c>
       <c r="F16" s="2">
         <v>67758</v>
       </c>
       <c r="G16" s="2">
         <v>2680</v>
       </c>
       <c r="H16" s="5">
         <v>0.04</v>
       </c>
       <c r="I16" s="2">
         <v>88</v>
       </c>
@@ -7494,51 +7494,51 @@
       </c>
       <c r="IE16" s="5">
         <v>0.75</v>
       </c>
       <c r="IF16" s="2">
         <v>42653</v>
       </c>
       <c r="IG16" s="2">
         <v>20283</v>
       </c>
       <c r="IH16" s="5">
         <v>0.48</v>
       </c>
       <c r="II16" s="2">
         <v>43755</v>
       </c>
       <c r="IJ16" s="2">
         <v>12960</v>
       </c>
       <c r="IK16" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="17" spans="1:245">
       <c r="A17" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B17" s="2">
         <v>243730</v>
       </c>
       <c r="C17" s="2">
         <v>34080</v>
       </c>
       <c r="D17" s="2">
         <v>1442</v>
       </c>
       <c r="E17" s="5">
         <v>0.04</v>
       </c>
       <c r="F17" s="2">
         <v>34895</v>
       </c>
       <c r="G17" s="2">
         <v>782</v>
       </c>
       <c r="H17" s="5">
         <v>0.02</v>
       </c>
       <c r="I17" s="2">
         <v>118</v>
       </c>
@@ -7977,57 +7977,57 @@
       <c r="EX17" s="2">
         <v>5166</v>
       </c>
       <c r="EY17" s="5">
         <v>0.34</v>
       </c>
       <c r="EZ17" s="2">
         <v>7</v>
       </c>
       <c r="FA17" s="2">
         <v>9</v>
       </c>
       <c r="FB17" s="5">
         <v>1.3</v>
       </c>
       <c r="FC17" s="2">
         <v>304</v>
       </c>
       <c r="FD17" s="2">
         <v>562</v>
       </c>
       <c r="FE17" s="5">
         <v>1.85</v>
       </c>
       <c r="FF17" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG17" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH17" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI17" s="2">
         <v>19</v>
       </c>
       <c r="FJ17" s="2">
         <v>176</v>
       </c>
       <c r="FK17" s="5">
         <v>9.26</v>
       </c>
       <c r="FL17" s="2">
         <v>127228</v>
       </c>
       <c r="FM17" s="2">
         <v>114515</v>
       </c>
       <c r="FN17" s="5">
         <v>0.9</v>
       </c>
       <c r="FO17" s="2">
         <v>23730</v>
       </c>
       <c r="FP17" s="2">
         <v>30865</v>
       </c>
@@ -12399,57 +12399,57 @@
       <c r="EX23" s="2">
         <v>2900</v>
       </c>
       <c r="EY23" s="5">
         <v>0.29</v>
       </c>
       <c r="EZ23" s="2">
         <v>7</v>
       </c>
       <c r="FA23" s="2">
         <v>4</v>
       </c>
       <c r="FB23" s="5">
         <v>0.55</v>
       </c>
       <c r="FC23" s="2">
         <v>437</v>
       </c>
       <c r="FD23" s="2">
         <v>306</v>
       </c>
       <c r="FE23" s="5">
         <v>0.7</v>
       </c>
       <c r="FF23" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG23" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH23" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI23" s="2">
         <v>38</v>
       </c>
       <c r="FJ23" s="2">
         <v>115</v>
       </c>
       <c r="FK23" s="5">
         <v>3.03</v>
       </c>
       <c r="FL23" s="2">
         <v>154121</v>
       </c>
       <c r="FM23" s="2">
         <v>126753</v>
       </c>
       <c r="FN23" s="5">
         <v>0.82</v>
       </c>
       <c r="FO23" s="2">
         <v>40873</v>
       </c>
       <c r="FP23" s="2">
         <v>48450</v>
       </c>
@@ -14610,57 +14610,57 @@
       <c r="EX26" s="2">
         <v>3695</v>
       </c>
       <c r="EY26" s="5">
         <v>0.3</v>
       </c>
       <c r="EZ26" s="2">
         <v>6</v>
       </c>
       <c r="FA26" s="2">
         <v>3</v>
       </c>
       <c r="FB26" s="5">
         <v>0.52</v>
       </c>
       <c r="FC26" s="2">
         <v>626</v>
       </c>
       <c r="FD26" s="2">
         <v>456</v>
       </c>
       <c r="FE26" s="5">
         <v>0.73</v>
       </c>
       <c r="FF26" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG26" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH26" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI26" s="2">
         <v>31</v>
       </c>
       <c r="FJ26" s="2">
         <v>59</v>
       </c>
       <c r="FK26" s="5">
         <v>1.91</v>
       </c>
       <c r="FL26" s="2">
         <v>211017</v>
       </c>
       <c r="FM26" s="2">
         <v>172098</v>
       </c>
       <c r="FN26" s="5">
         <v>0.82</v>
       </c>
       <c r="FO26" s="2">
         <v>45825</v>
       </c>
       <c r="FP26" s="2">
         <v>58203</v>
       </c>
@@ -15329,75 +15329,75 @@
       <c r="ER27" s="2">
         <v>2053</v>
       </c>
       <c r="ES27" s="5">
         <v>0.5</v>
       </c>
       <c r="ET27" s="2">
         <v>2101</v>
       </c>
       <c r="EU27" s="2">
         <v>355</v>
       </c>
       <c r="EV27" s="5">
         <v>0.17</v>
       </c>
       <c r="EW27" s="2">
         <v>2147</v>
       </c>
       <c r="EX27" s="2">
         <v>670</v>
       </c>
       <c r="EY27" s="5">
         <v>0.31</v>
       </c>
       <c r="EZ27" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FA27" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FB27" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FC27" s="2">
         <v>149</v>
       </c>
       <c r="FD27" s="2">
         <v>66</v>
       </c>
       <c r="FE27" s="5">
         <v>0.44</v>
       </c>
       <c r="FF27" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG27" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH27" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI27" s="2">
         <v>8</v>
       </c>
       <c r="FJ27" s="2">
         <v>6</v>
       </c>
       <c r="FK27" s="5">
         <v>0.77</v>
       </c>
       <c r="FL27" s="2">
         <v>42442</v>
       </c>
       <c r="FM27" s="2">
         <v>32934</v>
       </c>
       <c r="FN27" s="5">
         <v>0.78</v>
       </c>
       <c r="FO27" s="2">
         <v>8049</v>
       </c>
       <c r="FP27" s="2">
         <v>10304</v>
       </c>
@@ -17540,75 +17540,75 @@
       <c r="ER30" s="2">
         <v>4737</v>
       </c>
       <c r="ES30" s="5">
         <v>0.55</v>
       </c>
       <c r="ET30" s="2">
         <v>4604</v>
       </c>
       <c r="EU30" s="2">
         <v>828</v>
       </c>
       <c r="EV30" s="5">
         <v>0.18</v>
       </c>
       <c r="EW30" s="2">
         <v>4341</v>
       </c>
       <c r="EX30" s="2">
         <v>1400</v>
       </c>
       <c r="EY30" s="5">
         <v>0.32</v>
       </c>
       <c r="EZ30" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FA30" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FB30" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FC30" s="2">
         <v>193</v>
       </c>
       <c r="FD30" s="2">
         <v>87</v>
       </c>
       <c r="FE30" s="5">
         <v>0.45</v>
       </c>
       <c r="FF30" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG30" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH30" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI30" s="2">
         <v>12</v>
       </c>
       <c r="FJ30" s="2">
         <v>47</v>
       </c>
       <c r="FK30" s="5">
         <v>3.92</v>
       </c>
       <c r="FL30" s="2">
         <v>78730</v>
       </c>
       <c r="FM30" s="2">
         <v>58010</v>
       </c>
       <c r="FN30" s="5">
         <v>0.74</v>
       </c>
       <c r="FO30" s="2">
         <v>13446</v>
       </c>
       <c r="FP30" s="2">
         <v>16574</v>
       </c>
@@ -19032,57 +19032,57 @@
       <c r="EX32" s="2">
         <v>6396</v>
       </c>
       <c r="EY32" s="5">
         <v>0.29</v>
       </c>
       <c r="EZ32" s="2">
         <v>27</v>
       </c>
       <c r="FA32" s="2">
         <v>14</v>
       </c>
       <c r="FB32" s="5">
         <v>0.51</v>
       </c>
       <c r="FC32" s="2">
         <v>2928</v>
       </c>
       <c r="FD32" s="2">
         <v>1231</v>
       </c>
       <c r="FE32" s="5">
         <v>0.42</v>
       </c>
       <c r="FF32" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG32" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH32" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI32" s="2">
         <v>60</v>
       </c>
       <c r="FJ32" s="2">
         <v>117</v>
       </c>
       <c r="FK32" s="5">
         <v>1.95</v>
       </c>
       <c r="FL32" s="2">
         <v>578175</v>
       </c>
       <c r="FM32" s="2">
         <v>451387</v>
       </c>
       <c r="FN32" s="5">
         <v>0.78</v>
       </c>
       <c r="FO32" s="2">
         <v>133602</v>
       </c>
       <c r="FP32" s="2">
         <v>172633</v>
       </c>
@@ -19769,57 +19769,57 @@
       <c r="EX33" s="2">
         <v>3131</v>
       </c>
       <c r="EY33" s="5">
         <v>0.28</v>
       </c>
       <c r="EZ33" s="2">
         <v>11</v>
       </c>
       <c r="FA33" s="2">
         <v>7</v>
       </c>
       <c r="FB33" s="5">
         <v>0.67</v>
       </c>
       <c r="FC33" s="2">
         <v>602</v>
       </c>
       <c r="FD33" s="2">
         <v>320</v>
       </c>
       <c r="FE33" s="5">
         <v>0.53</v>
       </c>
       <c r="FF33" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FG33" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FH33" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="FI33" s="2">
         <v>16</v>
       </c>
       <c r="FJ33" s="2">
         <v>92</v>
       </c>
       <c r="FK33" s="5">
         <v>5.77</v>
       </c>
       <c r="FL33" s="2">
         <v>216855</v>
       </c>
       <c r="FM33" s="2">
         <v>180390</v>
       </c>
       <c r="FN33" s="5">
         <v>0.83</v>
       </c>
       <c r="FO33" s="2">
         <v>59264</v>
       </c>
       <c r="FP33" s="2">
         <v>79799</v>
       </c>
@@ -20083,57 +20083,57 @@
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="5">
         <v>0.0</v>
       </c>
       <c r="O34" s="2">
         <v>628</v>
       </c>
       <c r="P34" s="2">
         <v>1858</v>
       </c>
       <c r="Q34" s="5">
         <v>2.96</v>
       </c>
       <c r="R34" s="2">
         <v>4</v>
       </c>
       <c r="S34" s="2">
         <v>21</v>
       </c>
       <c r="T34" s="5">
         <v>5.33</v>
       </c>
       <c r="U34" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="V34" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="W34" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="X34" s="2">
         <v>0</v>
       </c>
       <c r="Y34" s="2">
         <v>0</v>
       </c>
       <c r="Z34" s="5">
         <v>0.0</v>
       </c>
       <c r="AA34" s="2">
         <v>0</v>
       </c>
       <c r="AB34" s="2">
         <v>0</v>
       </c>
       <c r="AC34" s="5">
         <v>0.0</v>
       </c>
       <c r="AD34" s="2">
         <v>4</v>
       </c>
       <c r="AE34" s="2">
         <v>8</v>
       </c>
@@ -20425,57 +20425,57 @@
       <c r="DW34" s="2">
         <v>0</v>
       </c>
       <c r="DX34" s="5">
         <v>0.0</v>
       </c>
       <c r="DY34" s="2">
         <v>0</v>
       </c>
       <c r="DZ34" s="2">
         <v>0</v>
       </c>
       <c r="EA34" s="5">
         <v>0.0</v>
       </c>
       <c r="EB34" s="2">
         <v>0</v>
       </c>
       <c r="EC34" s="2">
         <v>0</v>
       </c>
       <c r="ED34" s="5">
         <v>0.0</v>
       </c>
       <c r="EE34" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="EF34" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="EG34" s="5" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="EH34" s="2">
         <v>534</v>
       </c>
       <c r="EI34" s="2">
         <v>436</v>
       </c>
       <c r="EJ34" s="5">
         <v>0.82</v>
       </c>
       <c r="EK34" s="2">
         <v>0</v>
       </c>
       <c r="EL34" s="2">
         <v>0</v>
       </c>
       <c r="EM34" s="5">
         <v>0.0</v>
       </c>
       <c r="EN34" s="2">
         <v>0</v>
       </c>
       <c r="EO34" s="2">
         <v>0</v>
       </c>